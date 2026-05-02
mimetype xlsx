--- v0 (2025-10-28)
+++ v1 (2026-05-02)
@@ -54,2629 +54,2629 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>EMENDA</t>
   </si>
   <si>
     <t>IVO SCHAEFFER, Maria Helena Trentin, Mario Luiz Signor, NERI GASPAR, Vilson Luiz Rossato</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/46/proposta_de_emenda_no001.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/46/proposta_de_emenda_no001.docx</t>
   </si>
   <si>
     <t>Apresentada pelos vereadores desta Casa Legislativa._x000D_
 Art. 1º do Projeto de Lei nº01/2018:_x000D_
 Art. 1º. Fica o Chefe do Poder Executivo Municipal a ceder maquinas, equipamentos e pessoal aos Municípios do Estado de Santa Catarina, que declararem Situação de Emergência – SE ou Estado de Calamidade Pública – ECP. _x000D_
 Abaixo descrito o artigo que deve ser modificado._x000D_
 O Artigo 1º passa a ter a seguinte redação:_x000D_
 Art. 1º. Fica o Chefe do Poder Executivo Municipal a ceder maquinas, equipamentos e pessoal aos Municípios do Estado de Santa Catarina, que são integrantes da AMEOSC e da AMERIOS que declararem Situação de Emergência – SE ou Estado de Calamidade Pública – ECP.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Vilson Luiz Rossato</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/106/proposta_de_emenda_no002.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/106/proposta_de_emenda_no002.docx</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA Nº002/2018 EMENDA MODIFICATIVA AO PROJETO DE LEI Nº019 DE 2018_x000D_
 	Apresentada pelo vereador desta Casa Legislativa._x000D_
 	Fica suprido o Art. 2º do Projeto de Lei nº019/2018 e numerados os demais artigos._x000D_
             O Art. 2º do Projeto de Lei nº019/2018 que tinha a seguinte redação:_x000D_
 	Art. 2º O Presente Convênio poderá ser automaticamente renovado ao término dos exercícios financeiros, ficando o Município autorizado a reajustar, anualmente, os valores conveniados de acordo com o índice apurado após 12 (doze) meses do início do convênio, de acordo com o IGPM/FGV (Índice Geral de Preços de Mercado – FGV) ou pelo índice que lhe vier substituir.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Adriane  Brassiani, Carmem Justina Gorczveski, IVO SCHAEFFER, Maria Helena Trentin, Nedir Dal Castel, NERI GASPAR, Pedro Benatti, Vilson Luiz Rossato</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/168/proposta_de_emenda_no003_projeto_029.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/168/proposta_de_emenda_no003_projeto_029.docx</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA Nº003/2018 EMENDA MODIFICATIVA AO PROJETO DE LEI Nº029 DE 2018_x000D_
 	Apresentado pelo vereador desta Casa Legislativa._x000D_
 	Fica alterada Art. 3º do Projeto de Lei nº029/2018 para, corrigir erro material do Inciso V e acrescentar o inciso X que ficaram com a seguinte redação:_x000D_
 	V – dois representantes dos diretores das unidades educativas da Rede Municipal de Ensino, sendo um titulares e um suplentes;_x000D_
 	X- Dois servidores do Poder Legislativo, sendo um titular e um suplente._x000D_
 Sala das Sessões da Câmara Municipal de Vereadores de Anchieta - SC, em 24 de julho de 2018.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Adriane  Brassiani, Carmem Justina Gorczveski, IVO SCHAEFFER, Maria Helena Trentin, NERI GASPAR, Pedro Benatti, Tânia Maria Todescatto Bonatto, Vilson Luiz Rossato</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/179/proposta_de_emenda_no004_projeto_lei_compl_005.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/179/proposta_de_emenda_no004_projeto_lei_compl_005.docx</t>
   </si>
   <si>
     <t>Fica acrescido no VIII – O art. 63 fica acrescido do inciso III, do Projeto de Lei Complementar nº005/2018 passar e ter a seguinte redação:_x000D_
 VIII – O art. 63 fica acrescido do inciso III:_x000D_
 “Art. 63...................._x000D_
 III – Onde houver escolas com número de alunos menor que 11 (onze), será admitida a organização de classes bisseriadas - com duas turmas dos anos iniciais ou multisseriadas – com turmas de 1º ao 4º do Ensino Fundamental; as turmas serão compostas de, no mínimo 10 (dez) e no máximo 25 (vinte e cinco) alunos matriculados e frequentando”.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Carmem Justina Gorczveski</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/</t>
   </si>
   <si>
     <t>Fica com nova redação no IX - O § 4º do art. 73 do Projeto de Lei Complementar nº005/2018 passar e ter a seguinte redação:_x000D_
 IX - O § 4º do art. 73 passa a ter a seguinte redação:_x000D_
 “Art. 73......................................._x000D_
 § 4º O atendimento dos alunos no acompanhamento pedagógico e/ou no atendimento especializado, será prestado por professor que tenha cursado pelo menos 3 anos do Pacto Nacional pela Alfabetização na Idade Certa.”</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>EMEND</t>
   </si>
   <si>
     <t>EMENDA A LEI ORGÂNICA</t>
   </si>
   <si>
     <t>Maria Helena Trentin, Mario Luiz Signor, NERI GASPAR, Vilson Luiz Rossato</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/113/emenda_a_lei_organica_municipal_no007.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/113/emenda_a_lei_organica_municipal_no007.docx</t>
   </si>
   <si>
     <t>A mesa diretora da Câmara de Vereadores propõe a seguinte emenda modificativa à Lei Orgânica Nº 001/2018. _x000D_
  Art. 1º - O artigo 38 Lei Orgânica Municipal passam a ter a seguinte redação:  _x000D_
  “Art. 38. A Câmara Municipal reunir-se-á anualmente independente de convocação, em sua sede, em reunião ordinária de 22 de janeiro a 22 de dezembro, e em período extraordinário sempre que for convocada na forma desta Lei Orgânica e do Regimento Interno”.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/16/indica-o-001-ivo-bancada-galp-o-lixo.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/16/indica-o-001-ivo-bancada-galp-o-lixo.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº001/2018_x000D_
 Apresentado pelo vereador Ivo Schaeffer juntamente com os vereadores Vilson Rossato, Neri Gaspar, Maria Helena Trentin, e Mario Luiz Signor, com assento na Egrégia Corte Legislativa, que está subscreve, depois de cumpridas todas as formalidades legais e regimentais, apresenta e requer, se aprovada for, seja encaminhado expediente ao Sr. Ivan José Canci, Prefeito Municipal a seguinte indicação:  _x000D_
 ASSUNTO_x000D_
 Sugere que o município consiga um galpão para processar a reciclagem de lixo pelos catadores de lixo.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Adriane  Brassiani, Carmem Justina Gorczveski, Leandro da Rosa, Pedro Benatti</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/17/indica-o-002-benattibancada-telefone-posto-caf-.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/17/indica-o-002-benattibancada-telefone-posto-caf-.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº002/2018_x000D_
 Indica seja providenciado uma linha telefônica na Unidade do Posto de Saúde da Linha João Café Filho.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/18/indica-o-003-benatti-deinfra-ro-adas.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/18/indica-o-003-benatti-deinfra-ro-adas.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº003/2018_x000D_
  Apresentado pelo vereador Pedro Benatti, juntamente com os vereadores Adriane Brassiani, Carmem Gorczveski e Leandro da Rosa, com assento na Egrégia Corte Legislativa, que está subscreve, depois de cumpridas todas as formalidades legais e regimentais, apresenta e requer, se aprovada for, seja encaminhado expediente ao Deinfra para as providências. _x000D_
 ASSUNTO_x000D_
 Solicita que seja feita a roçada e limpeza na rodovia SC 305, do trecho compreendido entre o trevo de Anchieta à Palma Sola, mais especificamente ao acesso à Rua Olímpio Dal Magro deste município.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/19/indicacao-004-benatti-lombada-cantu.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/19/indicacao-004-benatti-lombada-cantu.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº004/2018_x000D_
  Apresentado pelo vereador Pedro Benatti, juntamente com os vereadores Adriane Brassiani, Carmem Gorczveski e Leandro da Rosa, com assento na Egrégia Corte Legislativa, que está subscreve, depois de cumpridas todas as formalidades legais e regimentais, apresenta e requer, se aprovada for, seja encaminhado expediente ao Sr. Ivan José Canci, Prefeito Municipal e Deinfra para as providências. _x000D_
 ASSUNTO_x000D_
 Indica que sejam feito a outra metade da lombada na SC 305 sentido Anchieta a Palma Sola, próximo ao Bairro Cantú.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/20/indica-o-005-maria-coleta-lixo-gaucha-medianeira.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/20/indica-o-005-maria-coleta-lixo-gaucha-medianeira.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº005/2018_x000D_
 Indica que o Prefeito Municipal providencie a coleta de lixo pela empresa Tucano na Linha Gaúcha na entrada pra Linha Medianeira.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Retirada da pauta com requerimento na sessão ordinária do dia 28/02/2018</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Adriane  Brassiani, Leandro da Rosa, Pedro Benatti</t>
   </si>
   <si>
     <t>Indica que seja construído redutor de velocidade (quebra-molas ou lombada) e placas com sinalização na comunidade da Linha João Café Filho   estrada de acesso à Linha Cordilheira entre os moradores De Cesar e Pertusati, outra na Linha Cordilheira na frente da propriedade do Senhor Valdomiro De Cesar, e outra na frente da empresa Jeutrat Madeiras Tratadas na Linha João Café Filho.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>IVO SCHAEFFER</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/23/indica-o-008-ivo-cal-amento.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/23/indica-o-008-ivo-cal-amento.docx</t>
   </si>
   <si>
     <t>Que seja feito calçamento na Servidão João Buchi, conhecida como Rua 11 Bairro Santa Lucia, e que seja recuperada as demais Ruas do Bairro Xavantes.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>INDICA QUE SEJA FEITO O REPARO DAS CALÇADAS.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Indica que seja construído redutor de velocidade (quebra-molas ou lombada) e placa com sinalização na comunidade da Linha Taquarussu em frente à casa do Senhor Natalino da Costa.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Indica que o Prefeito Municipal solicite auxilio com Máquinas, Equipamentos e Pessoal do Município de Barra Bonita para a força tarefa de recuperação das vias públicas municipais de Anchieta, danificadas com as chuvas do último dia 20 de março de 2018.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Adriane  Brassiani, Carmem Justina Gorczveski, Leandro da Rosa</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/50/indicacao_012_adriane_ginasio_cemeif.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/50/indicacao_012_adriane_ginasio_cemeif.docx</t>
   </si>
   <si>
     <t>Indica que o município apresente propostas para edificar um mini ginásio no CMEIF para a pratica de esportes.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Leandro da Rosa</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/51/indicacao_013_leandro.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/51/indicacao_013_leandro.docx</t>
   </si>
   <si>
     <t>Indica que o Município crie Programa para legalização de criação de animais de pequeno porte no perímetro urbano do Município.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/52/indicacao_014_leandro.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/52/indicacao_014_leandro.docx</t>
   </si>
   <si>
     <t>Indica que o Município crie Programa para utilização dos terrenos baldios públicos e particulares na produção de alimentos.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/53/indicacao_015_leandro.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/53/indicacao_015_leandro.docx</t>
   </si>
   <si>
     <t>Indica que o Município faça a limpeza de todos os bueiros do Bairro Xavantes e que pavimente, com asfalto ou de outra matéria, a estrada do Ironi Guerini até a Chapeação.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/54/indicacao_016_adriane_placa_creche.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/54/indicacao_016_adriane_placa_creche.docx</t>
   </si>
   <si>
     <t>Sugere que seja colocado uma placa com o nome e slogan da Creche Municipal Pró- Infância.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Marcos Piccoli do Prado</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/55/indicacao_017_marcos_tubulacao.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/55/indicacao_017_marcos_tubulacao.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº017/2018_x000D_
 	Apresentado pelo vereador Marcos Piccoli do Prado, com assento na Egrégia Corte Legislativa, que subscreve, depois de cumpridas todas as formalidades legais e regimentais, apresenta e requer, se aprovada for, seja encaminhado expediente ao Sr. Ivan José Canci, Prefeito Municipal e ao responsável do Deinfra responsável pela SC 305 a seguinte indicação:  _x000D_
 ASSUNTO:_x000D_
 Sugere que seja encaminhado expediente para ampliação da canalização da vala lateral da SC 305 no acesso ao trevo principal, mais precisamente em frente ao West Music Pub, terreno de propriedade do SR Odacir Vidaletti.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/56/indicacao_018_marcos_tuberculose.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/56/indicacao_018_marcos_tuberculose.docx</t>
   </si>
   <si>
     <t>Sugere que seja criado o programa de incentivo a Certificação de Propriedades Rurais visando a Erradicação da Brucelose e Tuberculose Animal no município.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>Inez De Cesare Carpeggiani</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/77/indicacao_019_inez_banheiro_cafe.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/77/indicacao_019_inez_banheiro_cafe.docx</t>
   </si>
   <si>
     <t>Sugere que seja construído banheiro com sanitário, na sala de exames de preventivo na Unidade de Saúde da Linha João Café Filho no município de Anchieta/SC.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/78/indicacao_020_inez_toldo_cafe_filho.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/78/indicacao_020_inez_toldo_cafe_filho.docx</t>
   </si>
   <si>
     <t>Indica que o município instale toldo na entrada da Unidade de Saúde da Linha João Café Filho.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/79/indicacao_021_inez_abrigo_passageiros.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/79/indicacao_021_inez_abrigo_passageiros.docx</t>
   </si>
   <si>
     <t>Indica que seja construído um abrigo de passageiros ao lado da SC 161, próximo à casa da senhora Clarice Foschieira.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/80/indicacao_022_inez_academia_ar_livre.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/80/indicacao_022_inez_academia_ar_livre.docx</t>
   </si>
   <si>
     <t>Indica que seja construído uma academia ao AR LIVRE próximo a Unidade de Saúde da Linha João Café Filho.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>Maria Helena Trentin</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/81/indicacao_023_maria_viagem_fora_municipio.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/81/indicacao_023_maria_viagem_fora_municipio.docx</t>
   </si>
   <si>
     <t>Indica que a Secretária da Saúde  fixa na porta da Unidade Saúde uma planilha com nomes dos pacientes e telefone, o nome do motorista e telefone, para cada viagem  fora do domicílio.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/82/indicacao_024_inez_internet.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/82/indicacao_024_inez_internet.docx</t>
   </si>
   <si>
     <t>Indica que seja colocada uma antena de internet na comunidade da Linha Vargem Bonita interior do município de Anchieta SC.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/83/indicacao_025_ivo_casas_populares.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/83/indicacao_025_ivo_casas_populares.docx</t>
   </si>
   <si>
     <t>Indica que o município adquira uma área de terra para construção de casas populares no município.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/84/indicacao_026_ivo__lombada_sete_setembro.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/84/indicacao_026_ivo__lombada_sete_setembro.docx</t>
   </si>
   <si>
     <t>Indica que seja construído redutor de velocidade (quebra-molas ou lombada) e placa com sinalização na estrada geral da comunidade da Linha Sete de Setembro em frente à casa do Senhor Vilmar Teixeira.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>NERI GASPAR</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/85/indicacao_027_neri_bueirros.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/85/indicacao_027_neri_bueirros.docx</t>
   </si>
   <si>
     <t>Indica que o Município faça a limpeza das sarjetas e dos bueiros do Bairro Gramadinho próximo a propriedade do Sr. Anicleto Rodrigues da Silva, popular Meréis.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/86/indicacao_028_leandro_abrigo_cafe.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/86/indicacao_028_leandro_abrigo_cafe.docx</t>
   </si>
   <si>
     <t>Indica que seja construído um abrigo de passageiros na Linha João Café Filho, próximo ao Bar do Senhor Grosbeli neste município.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/87/indicacao_029_ivo_ceder_galpao.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/87/indicacao_029_ivo_ceder_galpao.docx</t>
   </si>
   <si>
     <t>Indica que o município cede o galpão de aviário da Linha São Cristovão para a comunidade.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/88/indicacao_030_neri__lombada.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/88/indicacao_030_neri__lombada.docx</t>
   </si>
   <si>
     <t>Indica que seja construído redutor de velocidade (quebra-molas ou lombada) e placa com sinalização na Rua Professor Valdir Roberto Scholtze em frente a Mecânica Volpini Automóveis.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Mario Luiz Signor</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/89/indicacao_031_mario_lombada.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/89/indicacao_031_mario_lombada.docx</t>
   </si>
   <si>
     <t>Indica que seja construído redutor de velocidade (quebra-molas ou lombada) e placa com sinalização na comunidade da Linha Vargem Bonita em frente à casa do Senhor Jair Pandolfo.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/90/indicacao_032_leandro_iluminacao.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/90/indicacao_032_leandro_iluminacao.docx</t>
   </si>
   <si>
     <t>Indica que o município instale iluminação pública do Bar do Cardoso no Bairro Xavantes até Ar Livre Eco Turismo.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Mario Luiz Signor, NERI GASPAR</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/91/indicacao_033_mario_neri__iluminacao.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/91/indicacao_033_mario_neri__iluminacao.docx</t>
   </si>
   <si>
     <t>Sugere que seja instalada iluminação pública próxima ao CRÁS na Rua Caçador, no município de Anchieta /SC.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/92/indicacao_034_mario_neri_lombada.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/92/indicacao_034_mario_neri_lombada.docx</t>
   </si>
   <si>
     <t>Indica que seja construído redutor de velocidade (quebra-molas ou lombada) e placa com sinalização na Rua Caçador Próximo ao CRAS sentido quem desse para a rua Olímpio Dal Magro sentido centro.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Adriane  Brassiani</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/110/indicacao_035_adriane_bancos_no_parque.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/110/indicacao_035_adriane_bancos_no_parque.docx</t>
   </si>
   <si>
     <t>Indica que o município instale uns bancos no pátio do parquinho na Praça Municipal Orestes Gheller.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/111/indicacao_036_ivo_lombada_sao_roque.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/111/indicacao_036_ivo_lombada_sao_roque.docx</t>
   </si>
   <si>
     <t>Indica que seja construído redutor de velocidade (quebra-molas ou lombada) e placa com sinalização na comunidade da Linha São Roque em frente à casa do Senhor Leontino Cardoso.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/119/indicacao_037_maria_veiculo_vigilancia.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/119/indicacao_037_maria_veiculo_vigilancia.docx</t>
   </si>
   <si>
     <t>Indica que o município compre um veículo de carroceria para os trabalhos no setor da Vigilância Sanitária.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Odilo Garlet</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/120/indicacao_038_odilo_lombada_xavantes.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/120/indicacao_038_odilo_lombada_xavantes.docx</t>
   </si>
   <si>
     <t>Indica que seja construído redutores de velocidade (quebra-molas ou lombada) e placas com sinalização no Bairro Xavantes, uma em frente à casa do Seu Fernandes próximo ao abrigo de ônibus e outro próximo à casa da Dona Olga.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/121/indicacao_039_maria_instrumentos_musicais.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/121/indicacao_039_maria_instrumentos_musicais.docx</t>
   </si>
   <si>
     <t>Indica que o município encontre meios para aquisição de instrumentos musicais para serem usados nas aulas de música por crianças de família de baixa renda que não tem condições de adquirir seu próprio instrumento.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/126/indicacao_040_ivo_calcamento_padre_stein.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/126/indicacao_040_ivo_calcamento_padre_stein.docx</t>
   </si>
   <si>
     <t>Indica que seja feito calçamento na Rua Padre Stein.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/129/indicacao_041_maria_dentista.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/129/indicacao_041_maria_dentista.docx</t>
   </si>
   <si>
     <t>Indica que seja contratado mais um dentista e um fisioterapeuta.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Pedro Benatti</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/130/indicacao_042__benatti_ensaios_sete_setembro.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/130/indicacao_042__benatti_ensaios_sete_setembro.docx</t>
   </si>
   <si>
     <t>Indica que seja feito os ensaios da Banda Municipal para dia Sete de Setembro, na área coberta da Praça Municipal, se for na Rua escolhida no máximo três ensaios.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/131/indicacao_043__maria_helena_calendario_do_municipio.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/131/indicacao_043__maria_helena_calendario_do_municipio.docx</t>
   </si>
   <si>
     <t>Indica que os órgão de licenciamentos evitem autorização de eventos estranho ao calendário municipal em prejuízo aos eventos previstos nesse calendário.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/134/indicacao_044_leandro_iluminacao_gramadinho.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/134/indicacao_044_leandro_iluminacao_gramadinho.docx</t>
   </si>
   <si>
     <t>Indica que o município complemente iluminação pública do Gramadinho, colocando luminárias do cemitério até a casa do Senhor Hilário Hoffelder.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/135/indicacao_045_leandro_asfalto_sao_paulo_alto.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/135/indicacao_045_leandro_asfalto_sao_paulo_alto.docx</t>
   </si>
   <si>
     <t>Indicação que o município termine a reperfilagem de asfalto na Linha São Paulo Alto, indo até SC 161.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/136/indicacao_046_leandro_asfalto_rua_buenos_aires__xduKcp0.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/136/indicacao_046_leandro_asfalto_rua_buenos_aires__xduKcp0.docx</t>
   </si>
   <si>
     <t>Indicação que o município faça a reperfilagem de asfalto no trecho da rua Buenos Aires do Ginásio Municipal de Esportes até SC 161, trecho esse do bairro Xavantes.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/137/indicacao_047_vilson_lombada_sao_marcos.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/137/indicacao_047_vilson_lombada_sao_marcos.docx</t>
   </si>
   <si>
     <t>Indica que seja construído redutor de velocidade (quebra-molas ou lombada) e placa com sinalização na comunidade da Linha São Marcos em frente à casa do Senhor Genésio Izotton.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/138/indicacao_048_odilo_placa_sinalizacao.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/138/indicacao_048_odilo_placa_sinalizacao.docx</t>
   </si>
   <si>
     <t>Indica que seja colocado uma placa indicando a comunidade de Nova Seara Próximo a casa do senhor Nedir Dal Castel.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Nedir Dal Castel</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/141/indicacao_049_nedir_asfalto_comunidade.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/141/indicacao_049_nedir_asfalto_comunidade.docx</t>
   </si>
   <si>
     <t>Indica que o município faça a pavimentação asfáltica da Igreja da Comunidade de Linha Prateleira até o asfalto na SC 305 neste município.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/142/indicacao_050_ivo_limpeza_terreno_prefeitura_gqZkO4Y.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/142/indicacao_050_ivo_limpeza_terreno_prefeitura_gqZkO4Y.docx</t>
   </si>
   <si>
     <t>Indica que seja limpado o terreno público da municipalidade que se encontrada no loteamento Alto da Colina, que faz divisa com a casa do Sr. Agenor Baggio.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/143/indicacao_051_ivo_iluminacao_rua_laguna_cllynQF.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/143/indicacao_051_ivo_iluminacao_rua_laguna_cllynQF.docx</t>
   </si>
   <si>
     <t>Indica que seja instalada iluminação pública na Rua Laguna até o loteamento Alto da Colina, no município de Anchieta /SC.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>Indica que seja providenciada a recuperação total da estrada vicinal rural na Linha São Dimas e Linha São Cristóvão.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/145/indicacao_053_ivo_ponte_linha_pitoca.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/145/indicacao_053_ivo_ponte_linha_pitoca.docx</t>
   </si>
   <si>
     <t>Indica que seja providenciada a recuperação da Ponte sobre o Rio Primeiro de Janeiro na Linha Pitoca.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/156/indicacao_054_nedir_placas_interior.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/156/indicacao_054_nedir_placas_interior.docx</t>
   </si>
   <si>
     <t>Colocação de placas de orientação de destino e identificação das localidades da zona rural do município e distância das comunidades do interior do município de Anchieta/SC.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/160/indicacao_055_carmem_iluminacao_sc_305.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/160/indicacao_055_carmem_iluminacao_sc_305.docx</t>
   </si>
   <si>
     <t>Indica que o Município coloque Luminárias com lâmpadas na SC 305 próximo a propriedade de Sergio Rimoldi.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/161/indicacao_056_ivo_abertura_hospital_kazBoM0.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/161/indicacao_056_ivo_abertura_hospital_kazBoM0.docx</t>
   </si>
   <si>
     <t>Indica abertura Imediata do Hospital Municipal com boas condições e equipamentos.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/185/indicacao_057_neri.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/185/indicacao_057_neri.docx</t>
   </si>
   <si>
     <t>Indica que seja construído redutor de velocidade (quebra-molas ou lombada) e placa com sinalização na comunidade da Linha Prateleira em frente à casa do Senhor Avelino Renosto.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/186/indicacao_058_carmem.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/186/indicacao_058_carmem.docx</t>
   </si>
   <si>
     <t>Sugere que seja instalada duas luminárias completas na Rua Atílio Garlet próximo à casa da Sra. Vilma Frare no município de Anchieta /SC.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/189/indicacao_059_neri_galerias_ponte.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/189/indicacao_059_neri_galerias_ponte.docx</t>
   </si>
   <si>
     <t>Indica que o Prefeito Municipal a reutilização das galerias da ponte danificada na ponte de Linha Aparecida, acesso para a Linha Calegari em outros dois locais da Linha Aparecida, mais precisamente na Rodovia Antonio Pichetti, na passagem da Sanga das Pacas e nas estrada municipal que cruza o Rio Araçá, nas proximidades da residência do Senhor Vilmar Cella.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/190/indicacao_060_adriane_abrigo_linha_saude.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/190/indicacao_060_adriane_abrigo_linha_saude.docx</t>
   </si>
   <si>
     <t>Indica que seja construído um abrigo de passageiros na Linha Saúde, próximo ao a propriedade do Senhor Elio Poncio neste município.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/191/indicacao_061_faixa_pedretre_rua_mato_grosso.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/191/indicacao_061_faixa_pedretre_rua_mato_grosso.docx</t>
   </si>
   <si>
     <t>Indica que seja feita pintura de uma faixa de pedestre e placa com sinalização na frente da oficina do Ivan Bertolin na Rua Mato Grosso que dá acesso à Rua Ernesto Olívio Garlet.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/193/indicacao_062_maria_calcadas_cemeif.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/193/indicacao_062_maria_calcadas_cemeif.docx</t>
   </si>
   <si>
     <t>Para que seja construída calçada com acessibilidade nas imediações do Centro Municipal de Educação CEMEIF na Rua Ipiranga.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/194/indicacao_063_maria_helena_protecaono_ginasio.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/194/indicacao_063_maria_helena_protecaono_ginasio.docx</t>
   </si>
   <si>
     <t>Indica seja colocada proteção em toda as laterais da quadra do Ginásio Municipal de Esportes Hilário Pompermayer.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>Tânia Maria Todescatto Bonatto</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/195/indicacao_064_tania_lombada_bairro_cantu.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/195/indicacao_064_tania_lombada_bairro_cantu.docx</t>
   </si>
   <si>
     <t>Indica que seja construído redutor de velocidade (quebra-molas ou lombada) e placa com sinalização na Rua Olímpio Dal Magro no acesso à Rodovia SC 305, no Bairro Cantú, próximo a propriedade do Luiz Segolin (hoje ocupada pela Fábrica Di Qualita).</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/215/indicacao_065_ivo_lombada_medianeira.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/215/indicacao_065_ivo_lombada_medianeira.docx</t>
   </si>
   <si>
     <t>Indica que seja construído redutor de velocidade (quebra-molas ou lombada) e placa com sinalização na comunidade da Linha Medianeira em frente à casa do Senhor Enilso Lagni.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/216/indicacao_066_ivo_lar_idoso.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/216/indicacao_066_ivo_lar_idoso.docx</t>
   </si>
   <si>
     <t>Seja providenciado um lar para pessoas idosas permanecerem durante o dia, em especial no horário de trabalho do familiar que lhe presta assistência.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/220/indicacao_067_benatti_placa_br_282.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/220/indicacao_067_benatti_placa_br_282.docx</t>
   </si>
   <si>
     <t>Indica que seja colocada placa de sinalização no trevo de acesso a Romelândia/SC na SC 305, com a seguinte descrição: _x000D_
 BR  163 SÃO MIGUEL DO OESTE  _x000D_
 BR 282      _x000D_
 MARAVILHA  _x000D_
 CHAPECÓ  _x000D_
 RIO GRANDE DO SUL</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/223/indicacao_068_maria_estrada_aparecida.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/223/indicacao_068_maria_estrada_aparecida.docx</t>
   </si>
   <si>
     <t>Indica que o município providencie a recuperação da estrada vicinal rural da Linha Aparecida no acesso da propriedade Nerone Somavilla até o Salão da Comunidade passando pela propriedade do Cella, e na frente da propriedade do Cenci que seja construído um redutor de velocidade.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>Indica que seja construído redutor de velocidade (quebra-molas ou lombada) e placa com sinalização na comunidade Sete de Setembro em frente à casa do Senhor Valcir Souza.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/250/indicacao_070_ivo_tubulacao_rua_buenos_aires.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/250/indicacao_070_ivo_tubulacao_rua_buenos_aires.docx</t>
   </si>
   <si>
     <t>Indica que seja recuperada a tubulação ou seja colocada tubulação nova na Rua Buenos Aires em frente ao Bar do Senhor Jeferson Rubert e ao lado do terreno que o município adquiriu no Bairro Xavantes.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/267/indicacao_071_leandro.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/267/indicacao_071_leandro.docx</t>
   </si>
   <si>
     <t>Indica que o Município realize um congresso com os atletas e lideranças do esporte das comunidades no mês de janeiro para planejar junto o calendário do esporte para o ano de 2019.</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
     <t>Bloco da Oposição MDB/PSDB, Bloco da Situação PT/PL</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/31/mo-o-001-condol-ncias.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/31/mo-o-001-condol-ncias.docx</t>
   </si>
   <si>
     <t>Consternados com o falecimento de Ana Maria Garlet Faccin aos 77 (setenta e sete) anos no dia, 22 de janeiro de 2018, por essa moção os vereadores da 13ª Legislatura da Câmara de Vereadores de Anchieta prestam condolências a sua família.</t>
   </si>
   <si>
     <t>Bancada da Situação, Bancada do MDB</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/32/mo-o-002-condol-ncias.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/32/mo-o-002-condol-ncias.docx</t>
   </si>
   <si>
     <t>Consternados com o falecimento de Romilda Piovezani no dia, 31 de janeiro de 2018, por essa moção os vereadores da 13ª Legislatura da Câmara de Vereadores de Anchieta prestam condolências a sua família.</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/33/mo-o-003-condol-ncias.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/33/mo-o-003-condol-ncias.docx</t>
   </si>
   <si>
     <t>Consternados com o falecimento da Sra. Coloir De Chaves Mello no dia, 08 de fevereiro de 2018, por essa moção os vereadores da 13ª Legislatura da Câmara de Vereadores de Anchieta prestam condolências a sua família.</t>
   </si>
   <si>
     <t>Adriane  Brassiani, IVO SCHAEFFER, Leandro da Rosa, Maria Helena Trentin, Mario Luiz Signor, NERI GASPAR, Pedro Benatti, Vilson Luiz Rossato</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/34/mo-o-004-apelo.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/34/mo-o-004-apelo.docx</t>
   </si>
   <si>
     <t>Moção de Urgência para efetivação do serviço de ONCOLOGIA no Hospital Terezinha Gaio Basso de São Miguel do Oeste.</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/35/mo-o-005-apelo.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/35/mo-o-005-apelo.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO à não aprovação da Proposta de Emenda à Constituição (PEC) N°287/2016 que estabelece a Reforma da Previdência, nos termos apresentados pela Emenda Aglutinativa Global.</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/47/mo-o-006-apelo-aposentadoria-deficientes.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/47/mo-o-006-apelo-aposentadoria-deficientes.docx</t>
   </si>
   <si>
     <t>Que sejam mantidas e facilitadas as aposentadorias para pessoas com deficiências físicas ou mentais.</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/48/mo-o-007-apelo-cirurgias.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/48/mo-o-007-apelo-cirurgias.docx</t>
   </si>
   <si>
     <t>Que seja implantado um programa permanente de cirurgias eletivas, para reduzir o tempo de espera nas filas.</t>
   </si>
   <si>
     <t>Adriane  Brassiani, Carmem Justina Gorczveski, IVO SCHAEFFER, Leandro da Rosa, Maria Helena Trentin, Mario Luiz Signor, NERI GASPAR, Pedro Benatti, Vilson Luiz Rossato</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/49/mo-ao-008-condolencias-marielle-franco.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/49/mo-ao-008-condolencias-marielle-franco.docx</t>
   </si>
   <si>
     <t>Moção de Condolências Consternados com o trágico falecimento, vítima de assassinato da Sra. Marielle Franco, vereadora do PSOL no dia 14 de março de 2018.</t>
   </si>
   <si>
     <t>Adriane  Brassiani, Carmem Justina Gorczveski, Inez De Cesare Carpeggiani, Leandro da Rosa, Marcos Piccoli do Prado, Maria Helena Trentin, Mario Luiz Signor, NERI GASPAR, Vilson Luiz Rossato</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/62/mocao_009_condolencias_assolini.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/62/mocao_009_condolencias_assolini.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE CONDOLÊNCIAS: Consternados com o falecimento do Sr. Alderio Assolini aos 72 anos, no dia, 01 de abril de 2018, mais conhecido como Dirio Assolini, deixando enlutados esposa, filhos e netos, por essa moção os vereadores da 13ª Legislatura da Câmara de Vereadores de Anchieta prestam condolências a sua família.</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/63/mocao_010_condolencias_idemar_do_amaral.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/63/mocao_010_condolencias_idemar_do_amaral.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE CONDOLÊNCIAS: Consternados com o falecimento do Sr. Idemar do Amaral aos 53 anos, no dia, 03 de abril de 2018, por essa moção os vereadores da 13ª Legislatura da Câmara de Vereadores de Anchieta prestam condolências a sua família.</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/64/mocao_011_condolencias_inelci_marta_locatelli_d_ambros.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/64/mocao_011_condolencias_inelci_marta_locatelli_d_ambros.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE CONDOLÊNCIAS : Consternados com o falecimento da Sra. Inelci Marta Locatelli D´ambros aos 59 anos, no dia, 01 de abril de 2018, por essa moção os vereadores da 13ª Legislatura da Câmara de Vereadores de Anchieta prestam condolências a sua família.</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/65/mocao_012_condolencias_maria_da_cruz_krauss.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/65/mocao_012_condolencias_maria_da_cruz_krauss.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE CONDOLÊNCIAS:  Consternados com o falecimento da Sra. Maria da Cruz Krauss aos 56 anos, no dia, 27 de março de 2018, deixando enlutados filhos, irmãos e demais familiares, por essa moção os vereadores da 13ª Legislatura da Câmara de Vereadores de Anchieta prestam condolências a sua família.</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/66/mocao_013_condolencias_indianara.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/66/mocao_013_condolencias_indianara.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE CONDOLÊNCIAS: Consternados com o falecimento da Sra. Indianara Aparecida de Moura, aos 22 anos, no dia, 26 de março de 2018, deixando enlutada filha, irmãos e demais familiares, por essa moção os vereadores da 13ª Legislatura da Câmara de Vereadores de Anchieta prestam condolências a sua família.</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/67/mocao_014__condolencias_siabra.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/67/mocao_014__condolencias_siabra.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE CONDOLÊNCIAS : Consternados com o falecimento da Sra. Catarina Siabra no dia, 10 de abril de 2018, por essa moção os vereadores da 13ª Legislatura da Câmara de Vereadores de Anchieta prestam condolências a sua família.</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/68/mocao_015_condolencias_irene_roth.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/68/mocao_015_condolencias_irene_roth.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE CONDOLÊNCIAS: Consternados com o falecimento da Sra. Irene Schultz Roth no dia, 10 de abril de 2018, por essa moção os vereadores da 13ª Legislatura da Câmara de Vereadores de Anchieta prestam condolências a sua família.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/93/mocao_016_condolencias_didomenico.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/93/mocao_016_condolencias_didomenico.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE CONDOLÊNCIAS: Consternados com o falecimento do Sr. José Didomenico no dia, 15 de abril de 2018, por essa moção os vereadores da 13ª Legislatura da Câmara de Vereadores de Anchieta prestam condolências a sua família.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/94/mocao_017_condolencias_irene_dalmoro.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/94/mocao_017_condolencias_irene_dalmoro.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE CONDOLÊNCIAS: Consternados com o falecimento da Senhora Irene Dalmoro aos 79 anos, ocorrido no dia 20 de abril de 2018, por essa moção os vereadores da 13ª Legislatura da Câmara de Vereadores de Anchieta prestam condolências aos familiares.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/95/mocao_018_condolencias_nene_cella.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/95/mocao_018_condolencias_nene_cella.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE CONDOLÊNCIAS:  Consternados com o trágico falecimento do Sr. Doraci Luiz Cella, mais conhecido como Nenê Cella aos 57 anos, no dia 13 de maio de 2018, por essa moção os vereadores da 13ª Legislatura da Câmara de Vereadores de Anchieta prestam condolências a sua família.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/96/mocao_019_condolencias_aselio_garcia.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/96/mocao_019_condolencias_aselio_garcia.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE CONDOLÊNCIAS: Consternados com o falecimento de Asélio Garcia dos Anjos, ex-vereador e presidente da Câmara de Vereadores de Anchieta na 05ª Legislatura, falecido nesse dia 11 de maio de 2018, por essa moção os vereadores da 13ª legislatura da Câmara de Vereadores de Anchieta prestam condolências a sua família.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>Carmem Justina Gorczveski, IVO SCHAEFFER, Leandro da Rosa, Maria Helena Trentin, Mario Luiz Signor, Pedro Benatti, Vilson Luiz Rossato</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/116/mocao_020_condolencias_david_baronio.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/116/mocao_020_condolencias_david_baronio.docx</t>
   </si>
   <si>
     <t>Moção de Condolências: Consternados com o falecimento do Sr. David Baronio aos 71 anos, no dia, 26 de maio de 2018, por essa moção os vereadores da 13ª Legislatura da Câmara de Vereadores de Anchieta prestam condolências a sua família.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>Carmem Justina Gorczveski, IVO SCHAEFFER, Leandro da Rosa, Maria Helena Trentin, Mario Luiz Signor, Odilo Garlet, Pedro Benatti, Sidinei Jose Alnoch, Vilson Luiz Rossato</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/117/mocao_021_condolencias_luiz_sufredini.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/117/mocao_021_condolencias_luiz_sufredini.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE CONDOLÊNCIAS Consternados com o falecimento do Sr. Luiz Sufredini aos 85 anos, no dia, 30 de maio de 2018, por essa moção os vereadores da 13ª Legislatura da Câmara de Vereadores de Anchieta prestam condolências a sua família.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/118/mocao_022_condolencias_valdeci_zangalli.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/118/mocao_022_condolencias_valdeci_zangalli.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE CONDOLÊNCIAS Consternados com o falecimento do Sr. Valdeci Zangalli aos 50 anos, dia 04 de junho d e2018, deixando enlutada esposa, filhas, neta, irmãos e demais familiares por essa moção os vereadores da 13ª Legislatura da Câmara de Vereadores de Anchieta prestam condolências a sua família.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/123/mocao_023_condolencias_santos_de_souza.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/123/mocao_023_condolencias_santos_de_souza.docx</t>
   </si>
   <si>
     <t>Moção de Condolências: Consternados com o falecimento do Sr. Santo de Souza, no dia, 06 de junho de 2018, deixando enlutados esposa, filhos e netos, por essa moção os vereadores da 13ª Legislatura da Câmara de Vereadores de Anchieta prestam condolências a sua família.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/124/mocao_024_condolencias_anisio_schaeffer.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/124/mocao_024_condolencias_anisio_schaeffer.docx</t>
   </si>
   <si>
     <t>Moção de Condolências: Consternados com o falecimento do Sr. Anísio Schaeffer, no dia, 06 de junho de 2018, mais conhecido como Juaco, por essa moção os vereadores da 13ª Legislatura da Câmara de Vereadores de Anchieta prestam condolências a sua família.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/125/mocao_025__apelo_-_aux__maternidade_agricultoras.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/125/mocao_025__apelo_-_aux__maternidade_agricultoras.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO encaminhada a todos os Deputados(as) Federais e Senadores(as), apelando que Vossas Excelências atendam o clamor da população e trabalhadores do meio rural, e estendam o período da licença maternidade de 120 (cento e vinte) para 180 (cento e oitenta) dias também para as Seguradas Especiais (Trabalhadoras Rurais), por se tratar de medida de justiça que se impõe!</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/132/mocao_026_condolencias_ibana.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/132/mocao_026_condolencias_ibana.docx</t>
   </si>
   <si>
     <t>Moção de Condolências: Consternados com o falecimento da Sra. Ibana Terezinha da Cunha Schwaab, aos 74 anos, no dia, 16 de junho de 2018, por essa moção os vereadores da 13ª Legislatura da Câmara de Vereadores de Anchieta prestam condolências a sua família.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/133/mocao_027_condolencias_igor_facione.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/133/mocao_027_condolencias_igor_facione.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE CONDOLÊNCIAS : Consternados com o falecimento de Igor Faccioni, no dia 16 de junho de 2018, por essa moção os vereadores da 13ª Legislatura da Câmara de Vereadores de Anchieta prestam condolências a sua família.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/152/mocao_028_condolencias_angelo_garlet.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/152/mocao_028_condolencias_angelo_garlet.docx</t>
   </si>
   <si>
     <t>Moção de Condolências: Consternados com o falecimento do Sr. Ângelo Felix Garlet, ex- vereador e Presidente da Câmara nos anos de 1983 a 1988, mais conhecido como Tio Neno como era carinhosamente chamado por todos, aos 87 anos no dia 01 de julho de 2018, por essa moção os vereadores da 13ª Legislatura da Câmara de Vereadores de Anchieta prestam condolências a sua família.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>Adriane  Brassiani, Carmem Justina Gorczveski, IVO SCHAEFFER, Maria Helena Trentin, Mario Luiz Signor, Nedir Dal Castel, NERI GASPAR, Pedro Benatti, Vilson Luiz Rossato</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/153/mocao_029_condolencias_maria_puton.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/153/mocao_029_condolencias_maria_puton.docx</t>
   </si>
   <si>
     <t>Moção de Condolências:  Consternados com o falecimento da Sra. Maria Frizon Puton, aos 86 anos, no dia 25 de junho de 2018, por essa moção os vereadores da 13ª Legislatura da Câmara de Vereadores de Anchieta prestam condolências a sua família.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/154/mocao_030_condolencias_zenaria_souza.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/154/mocao_030_condolencias_zenaria_souza.docx</t>
   </si>
   <si>
     <t>Moção de Condolências: Consternados com o falecimento da Sra. Zenaria dos Santos  Souza, aos 77 anos, no dia 05 de julho de 2018, por essa moção os vereadores da 13ª Legislatura da Câmara de Vereadores de Anchieta prestam condolências a sua família.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>Adriane  Brassiani, Carmem Justina Gorczveski</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/155/mocao_031_apelo_adriane_carmem.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/155/mocao_031_apelo_adriane_carmem.docx</t>
   </si>
   <si>
     <t>Moção de Apelo : A CÂMARA DE VEREADORES DE ANCHIETA APROVANDO PROPOSIÇÃO DAS VEREADORAS ADRIANE BRASSIANI CARMEM JUSTINA GORCZVESKI, APELA PARA QUE SEJAM RESPEITADAS E CUMPRIDAS AS EMENDAS PARLAMENTARES IMPOSITIVAS DA LEI ORÇAMENTARIA ANUAL DE 2018, E QUE ASSIM SEJA CUMPRIDA INTEGRALMENTE A EXECUÇÃO ORÇAMENTÁRIA E FINANCEIRA DA EMENDA DA DEPUTADA LUCIANE CARMINATTI   DESTINADA AO MUNICÍPIO DE ANCHIETA, NO VALOR DE R$ 150.000,00 (CENTO E CINQUENTA MIL REAIS).</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/162/mocao_032_condolencias_fabonato_gLCFMbe.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/162/mocao_032_condolencias_fabonato_gLCFMbe.docx</t>
   </si>
   <si>
     <t>Moção de Condolências: Consternados com o falecimento da Sra. Enedina Fabonatto, aos 69 anos, no dia 19 de julho de 2018, por essa moção os vereadores da 13ª Legislatura da Câmara de Vereadores de Anchieta prestam condolências a sua família.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/163/mocao_033_condolencias_claudio_biluca.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/163/mocao_033_condolencias_claudio_biluca.docx</t>
   </si>
   <si>
     <t>Moção de Condolências: Consternados com o trágico falecimento do Sr. Claudiomar Biluca, mais conhecido como Claudio, aos 29 anos, no dia 21 de julho de 2018, deixando família, amigos, comunidade Anchietense enlutada com a perda de um jovem que por onde passava contagiava todos com seu sorriso e sua simplicidade, lembraremos de você com carinho. Por essa moção os vereadores da 13ª Legislatura da Câmara de Vereadores de Anchieta prestam condolências a sua família.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>Adriane  Brassiani, Carmem Justina Gorczveski, IVO SCHAEFFER, Maria Helena Trentin, Mario Luiz Signor, NERI GASPAR, Pedro Benatti, Tânia Maria Todescatto Bonatto, Vilson Luiz Rossato</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/173/mocao_034_condolencias_osmar_graff___terminar.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/173/mocao_034_condolencias_osmar_graff___terminar.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE CONDOLÊNCIAS :   Consternados com o falecimento do Sr. Osmar Graff, aos 68 anos, no dia 29 de julho de 2018. Por essa moção os vereadores da 13ª Legislatura da Câmara de Vereadores de Anchieta prestam condolências a sua família.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/174/mocao_035_condolencias_atilio_terminar.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/174/mocao_035_condolencias_atilio_terminar.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE CONDOLÊNCIAS: Consternados com o falecimento do Sr. Atílio Gonçalves dos Santos, aos 97 anos, no dia 01 de agosto de 2018. Por essa moção os vereadores da 13ª Legislatura da Câmara de Vereadores de Anchieta prestam condolências a sua família.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/181/mocao_036_condolencias_dezare.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/181/mocao_036_condolencias_dezare.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE CONDOLÊNCIAS Consternados com o falecimento do Sr. Alcides Domingos de Dezare, no dia 09 de agosto de 2018. Por essa moção os vereadores da 13ª Legislatura da Câmara de Vereadores de Anchieta prestam condolências a sua família</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/182/mocao_037_condolencias_carmelinda.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/182/mocao_037_condolencias_carmelinda.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE CONDOLÊNCIAS Consternados com o falecimento do Srª Carmelinda Martini, aos 85 anos, no dia 08 de agosto de 2018. Por essa moção os vereadores da 13ª Legislatura da Câmara de Vereadores de Anchieta prestam condolências a sua família</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/187/mocao_038_aplausos_vidori_stanga.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/187/mocao_038_aplausos_vidori_stanga.docx</t>
   </si>
   <si>
     <t>Parabeniza os policiais militares GILMAR VIDORI e VALNEI CARLOS STANGA, recentemente promovidos a Subtenente e 3º Sargento, respectivamente.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/188/mocao_039_condolencias_aldo_schneider.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/188/mocao_039_condolencias_aldo_schneider.docx</t>
   </si>
   <si>
     <t>Moção de Condolências: Consternados com o falecimento do parlamentar catarinense Sr. Aldo Schneider, presidente da Assembleia Legislativa de SC, aos 57 anos, no dia 19 de agosto de 2018, por essa moção os vereadores da 13ª Legislatura da Câmara de Vereadores de Anchieta prestam condolências a sua família.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/192/mocao_040_condolencias_olivia_davoglio.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/192/mocao_040_condolencias_olivia_davoglio.docx</t>
   </si>
   <si>
     <t>Moção de Condolências: Consternados com o falecimento da Sra. Olivia P. Davoglio, aos 90 anos, no dia 18 de agosto de 2018, por essa moção os vereadores da 13ª Legislatura da Câmara de Vereadores de Anchieta prestam condolências a sua família.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/196/mocao_041_condolencias_elias_folgiarini.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/196/mocao_041_condolencias_elias_folgiarini.docx</t>
   </si>
   <si>
     <t>Moção de Condolências: Consternados com o falecimento do Sr. Elias Folgiarini, aos 86 anos, no dia 21 de agosto de 2018, por essa moção os vereadores da 13ª Legislatura da Câmara de Vereadores de Anchieta prestam condolências a sua família.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/197/mocao_042_condolencias_edmar_della_mea.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/197/mocao_042_condolencias_edmar_della_mea.docx</t>
   </si>
   <si>
     <t>Moção de Condolências: Consternados com o falecimento do Sr. Edmar Stefanello Della Mea, no dia 23 de agosto de 2018, por essa moção os vereadores da 13ª Legislatura da Câmara de Vereadores de Anchieta prestam condolências a sua família.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/198/mocao_043_condolencias_severia_vieira.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/198/mocao_043_condolencias_severia_vieira.docx</t>
   </si>
   <si>
     <t>Moção de Condolências: Consternados com o falecimento da Sra. Severina Vieira, aos 73 anos, no dia 25 de agosto de 2018, por essa moção os vereadores da 13ª Legislatura da Câmara de Vereadores de Anchieta prestam condolências a sua família.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/199/mocao_044_condolencias_angelina_durante.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/199/mocao_044_condolencias_angelina_durante.docx</t>
   </si>
   <si>
     <t>Moção de Condolências: Consternados com o falecimento da Sra. Angelina Barp Durante, aos 78 anos, no dia 26 de agosto de 2018, por essa moção os vereadores da 13ª Legislatura da Câmara de Vereadores de Anchieta prestam condolências a sua família.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/200/mocao_045_condolencias_maria_scantamburlo.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/200/mocao_045_condolencias_maria_scantamburlo.docx</t>
   </si>
   <si>
     <t>Moção de Condolências : Consternados com o falecimento da Sra. Maria Iraci Costa Scantamburlo, no dia 31 de agosto de 2018, por essa moção os vereadores da 13ª Legislatura da Câmara de Vereadores de Anchieta prestam condolências a sua família.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/207/mocao_046_condolencias_angelica_alberton.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/207/mocao_046_condolencias_angelica_alberton.docx</t>
   </si>
   <si>
     <t>Moção de Condolências: Consternados com o falecimento da Sra. Angélica Alberton Mariani, aos 29 anos de idade, no dia 11 de setembro de 2018, por essa moção os vereadores da 13ª Legislatura da Câmara de Vereadores de Anchieta prestam condolências a sua família.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/208/mocao_046_condolencias_angelica_alberton.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/208/mocao_046_condolencias_angelica_alberton.docx</t>
   </si>
   <si>
     <t>Moção de Condolências: Consternados com o falecimento da Sra. Donina Sigolin, aos 91 anos de idade, no dia 13 de setembro de 2018, por essa moção os vereadores da 13ª Legislatura da Câmara de Vereadores de Anchieta prestam condolências a sua família.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/209/mocao_048_condolencias_claudenice.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/209/mocao_048_condolencias_claudenice.docx</t>
   </si>
   <si>
     <t>Moção de Condolências: Consternados com o falecimento da Sra. Claudenice Antoneli Tavares aos 36 anos, anos de idade, no dia 18 de setembro de 2018, por essa moção os vereadores da 13ª Legislatura da Câmara de Vereadores de Anchieta prestam condolências a sua família.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/219/mocao_049_apelo_medida_provisoria_844.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/219/mocao_049_apelo_medida_provisoria_844.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO Nº049/2018_x000D_
 Todos os vereadores que abaixo subscrevem, com assento na Egrégia Corte Legislativa subscrevem está MOÇÃO DE APELO, após a aprovação em plenário, seja encaminhado ao Presidente do Senado Federal e ao Presidente da Câmara dos Deputados a seguinte moção: _x000D_
 ASSUNTO:_x000D_
 A CÂMARA DE VEREADORES DO MUNÍCIPIO DE ANCHIETA, ESTADO DE SANTA CATARINA, ACOLHENDO PROPOSIÇÃO DA FRENTE PARLAMENTAR EM DEFESA DO SERVIÇO PÚBLICO E DAS EMPRESAS ESTATAIS DE SANTA CATARINA, APELA A VOSSA EXCELÊNCIA PELA IMEDIATA REJEIÇÃO DA MEDIDA PROVISÓRIA Nº844/2018 QUE PROMOVE ATAQUE DIRETO ÁS EMPRESAS PÚBLICAS DE SANEAMENTO BÁSICO.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/229/mocao_050_aplausos_cervejaria_anchieta.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/229/mocao_050_aplausos_cervejaria_anchieta.docx</t>
   </si>
   <si>
     <t>Moção de Aplausos:   É com muita honra que parabenizamos a sociedade Anchietense e em especial a cervejaria FRIZANCO pela medalha de Bronze e o prêmio de 3ª melhor cerveja da COPA CERVEJA BRASIL.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>Moção de Condolências: Consternados com o falecimento do Sr. Pedro Celso Ramos, aos 51 anos de idade, no dia 21 de outubro de 2018, por essa moção os vereadores da 13ª Legislatura da Câmara de Vereadores de Anchieta prestam condolências a sua família.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/239/mocao_052_condolencias_lerilda_novarnini_da_silva.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/239/mocao_052_condolencias_lerilda_novarnini_da_silva.docx</t>
   </si>
   <si>
     <t>Moção de Condolências: Consternados com o falecimento da Sra. Lerilda Novarnini Da Silva, aos 72 anos de idade, no dia 24 de outubro de 2018, por essa moção os vereadores da 13ª Legislatura da Câmara de Vereadores de Anchieta prestam condolências a sua família.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/240/mocao_053_condolencias_joana_dalcero.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/240/mocao_053_condolencias_joana_dalcero.docx</t>
   </si>
   <si>
     <t>Moção de Condolências: Consternados com o falecimento da Sra., Joana Passarim Dalcero, aos 80 anos de idade, no dia 28 de outubro de 2018, por essa moção os vereadores da 13ª Legislatura da Câmara de Vereadores de Anchieta prestam condolências a sua família.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/241/mocao_054_condolencias_mariana_baptaglin.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/241/mocao_054_condolencias_mariana_baptaglin.docx</t>
   </si>
   <si>
     <t>Moção de Condolências: Consternados com o falecimento da Sra., Mariana Simoneti Baptaglin, aos 87 anos de idade, no dia 31 de outubro de 2018, por essa moção os vereadores da 13ª Legislatura da Câmara de Vereadores de Anchieta prestam condolências a sua família.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/242/mocao_055_condolencias_nilson_izotton.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/242/mocao_055_condolencias_nilson_izotton.docx</t>
   </si>
   <si>
     <t>Moção de Condolências: Consternados com o falecimento do Sr. Nilson Izotton, aos 66 anos de idade, no dia 03 de novembro de 2018, por essa moção os vereadores da 13ª Legislatura da Câmara de Vereadores de Anchieta prestam condolências a sua família.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/243/mocao_056_condolencias_alda_facco_garlet.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/243/mocao_056_condolencias_alda_facco_garlet.docx</t>
   </si>
   <si>
     <t>Moção de Condolências: Consternados com o falecimento da Sra. Alda Facco Garlet, aos 80 anos de idade, no dia 06 de novembro de 2018, por essa moção os vereadores da 13ª Legislatura da Câmara de Vereadores de Anchieta prestam condolências a sua família.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/244/mocao_057_condolencias_angelo_sanini.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/244/mocao_057_condolencias_angelo_sanini.docx</t>
   </si>
   <si>
     <t>Consternados com o falecimento do Sr. Ângelo Torres Sanini mais conhecido como Soledade, aos 90 anos de idade, no dia 10 de novembro de 2018, por essa moção os vereadores da 13ª Legislatura da Câmara de Vereadores de Anchieta prestam condolências a sua família.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/251/mocao_058_repudio.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/251/mocao_058_repudio.docx</t>
   </si>
   <si>
     <t>Moção de repúdio ao Estado de Santa Catarina em contrariedade à intenção do Governador que pretende mudar regime de cedência de professores para as APAES.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/252/mocao_059_condolencias_nelson_azevedo.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/252/mocao_059_condolencias_nelson_azevedo.docx</t>
   </si>
   <si>
     <t>Moção de Condolências: Consternados com o trágico falecimento do Sr. Nelson Goncalves de Azevedo, aos 63 anos, no dia 30 de novembro de 2018, deixando família, amigos, comunidade Anchietense enlutada. Por essa moção os vereadores da 13ª Legislatura da Câmara de Vereadores de Anchieta prestam condolências a sua família.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/253/mocao_060_condolencias_alisson.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/253/mocao_060_condolencias_alisson.docx</t>
   </si>
   <si>
     <t>Moção de Condolências: Consternados com o falecimento do recém-nascido Alisson Gabriel Dias, aos 10 dias de vida, no dia 30 de novembro de 2018, deixando família enlutada. Por essa moção os vereadores da 13ª Legislatura da Câmara de Vereadores de Anchieta prestam condolências a sua família.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/254/mocao_061_aplausos_carros_antigos.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/254/mocao_061_aplausos_carros_antigos.docx</t>
   </si>
   <si>
     <t>Moção de Aplausos:  É com muita honra que parabenizamos a sociedade anchietense e em especial Os Caravelhos pelo 1º Encontro Carros Antigos em Anchieta-SC.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/255/mocao_062__aplausos_ar_livre_ecoturismo.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/255/mocao_062__aplausos_ar_livre_ecoturismo.docx</t>
   </si>
   <si>
     <t>Moção de Aplausos: É com muita honra que parabenizamos a sociedade anchietense e em especial o AR LIVRE ECOTURISMO pelo Título BETO CARREIRO de Excelência no Turismo pelo Troféu de 1 Lugar Empreendimento de Destaque no Turismo Catarinense.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>Moção de Condolências: Consternados com o falecimento da Sra. Adelaide Maria Busato Bernardi, aos 95 anos de idade, por essa moção os vereadores da 13ª Legislatura da Câmara de Vereadores de Anchieta prestam condolências a sua família.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>OF</t>
   </si>
   <si>
     <t>OFÍCIOS RECEBIDOS</t>
   </si>
   <si>
     <t>Convite_x000D_
 Vimos por meio deste, convida-los para participar da mesa de honra e também entrega das Premiações do Campeonato Municipal de Futebol Suíço Interiorano 2018, que será no domingo dia 08 de julho na comunidade da Linha São Paulo._x000D_
 Os Jogos terão inicio as 14:30 horas._x000D_
 Atenciosamente,_x000D_
 Gilmar M. Soares_x000D_
 Diretor de Esportes</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/37/projeto-de-decreto-legislativo-n-001-contas.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/37/projeto-de-decreto-legislativo-n-001-contas.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APROVAÇÃO DAS CONTAS DO MUNICÍPIO DE ANCHIETA, NO EXERCÍCIO DE 2014, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/60/projeto_de_decreto_legislativo_no002___comissao.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/60/projeto_de_decreto_legislativo_no002___comissao.docx</t>
   </si>
   <si>
     <t>INSTITUI COMISSÃO TEMPORÁRIA REPRESENTATIVA DA CÂMARA DE VEREADORES COM FINALIDADE ESPECÍFICA DE FISCALIZAÇÃO IN LOCO DE MÁQUINAS, VEÍCULOS, EQUIPAMENTOS E OBRAS DO MUNICÍPIO DE ANCHIETA ALOCADOS NO SETOR RODOVIÁRIO E NA SECRETARIA DA AGRICULTURA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/105/projeto_de_decreto_legislativo_no003_contas_2016.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/105/projeto_de_decreto_legislativo_no003_contas_2016.docx</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 003/2018_x000D_
 DISPÔE SOBRE A APROVAÇÃO DAS CONTAS DO MUNICÍPIO DE ANCHIETA, NO EXERCÍCIO DE 2016, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/256/projeto_de_decreto_legislativo_no_004_contas_2017.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/256/projeto_de_decreto_legislativo_no_004_contas_2017.docx</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 004/2018_x000D_
 DISPÔE SOBRE A APROVAÇÃO DAS CONTAS DO MUNICÍPIO DE ANCHIETA, NO EXERCÍCIO DE 2017, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>PRL</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/107/projeto_de_resolucao_no001.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/107/projeto_de_resolucao_no001.docx</t>
   </si>
   <si>
     <t>NOMEIA MEMBROS DA COMISSÃO TEMPORÁRIA REPRESENTATIVA INSTITUÍDA PELO DECRETO LEGISLATIVO Nº003/2018, PARA FISCALIZAÇÃO IN LOCO MÁQUINAS, VEÍCULOS, EQUIPAMENTOS E OBRAS DO MUNICÍPIO DE ANCHIETA.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/108/projeto_de_resolucao_no_002.merito_em_vida.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/108/projeto_de_resolucao_no_002.merito_em_vida.docx</t>
   </si>
   <si>
     <t>INSTITUI HONRA AO “MÉRITO EM VIDA” NOS FESTEJOS DA EMANCIPAÇÃO DE ANCHIETA A TODOS OS MUNÍCIPES SETUAGENÁRIOS E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/257/projeto_de_resolucao_no003_prorrogado_comissao.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/257/projeto_de_resolucao_no003_prorrogado_comissao.docx</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº003/2018_x000D_
 Art. 1º. Ficam suspensos os trabalhos da comissão temporária nomeada pela Resolução n. 003/2018 de 28 de maio de 2018, no período de 27 a 30 de novembro de 2018, em razão do Congresso Estadual de Vereadores. _x000D_
 Art. 2º. Fica prorrogado o prazo para produção do Relatório Final na sessão ordinária do plenário da casa, no dia 05 de dezembro de 2018.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/258/projeto_de_resolucao_no004_regimento_mirim.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/258/projeto_de_resolucao_no004_regimento_mirim.docx</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 004/2018_x000D_
 DISPÕE SOBRE O REGIMENTO INTERNO DO PARLAMENTO MIRIM DA CÂMARA DE VEREADORES DE ANCHIETA, ESTADO DE SANTA CATARINA.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO LEI COMPLEMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/74/001.projeto_lei_complememtar_altera_a_lc24.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/74/001.projeto_lei_complememtar_altera_a_lc24.docx</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR N. 024/2010, QUE DISPÕE SOBRE A UTILIZAÇÃO DO ESPAÇO DO MUNICÍPIO DE ANCHIETA E O BEM ESTAR PÚBLICO, OBSERVADAS AS NORMAS FEDERAIS E ESTADUAIS RELATIVAS A MATÉRIA.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>Ivan José Canci</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REDUÇÃO DA CARGA HORÁRIA DO CARGO DE PROVIMENTO EFETIVO DE FISIOTERAPEUTA NO MUNICÍPIO DE ANCHIETA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/76/003._plc_reduz_carga_horaria_assistente_social.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/76/003._plc_reduz_carga_horaria_assistente_social.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REDUÇÃO DA CARGA HORÁRIA DO CARGO DE PROVIMENTO EFETIVO DE ASSISTENTE SOCIAL NO MUNICÍPIO DE ANCHIETA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/140/plc_004.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/140/plc_004.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de cargo de provimento em comissão de assessor jurídico, e dá outras providências.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>Altera Dispositivos, Acrescenta Incisos e Revoga Artigos da Lei Complementar nº 057 de dezembro de 2016, que Dispõe sobre o Sistema Municipal de Ensino de Anchieta-SC e dá outras providências.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/166/006._plc_legislativo_ensaiso_civicos.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/166/006._plc_legislativo_ensaiso_civicos.docx</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/175/007._plc_altera_lc_068_2018.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/175/007._plc_altera_lc_068_2018.doc</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVOS À LEI COMPLEMENTAR Nº 068 DE 30 DE JULHO DE 2018 QUE DISPÕE SOBRE A CRIAÇÃO DE CARGO DE PROVIMENTO EM COMISSÃO DE ASSESSOR JURÍDICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/212/008._plc_criacao_de_cargo_de_psicologo.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/212/008._plc_criacao_de_cargo_de_psicologo.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 008/2018_x000D_
 DISPÕE SOBRE A CRIAÇÃO DE CARGO DE PROVIMENTO EFETIVO DE PSICÓLOGO E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 JUSTIFICATIVA_x000D_
 Justificamos a criação do cargo de provimento efetivo de psicólogo, carga horária 20 (vinte) horas semanais no intuito de atender ao que prevê a Lei Municipal 2.115/2014 - Institui o sistema municipal de atendimento socioeducativo, nas modalidades de medidas socioeducativas de liberdade assistida e de prestação de serviços à comunidade, destinado a adolescentes em conflito com a lei no município de Anchieta – SINASE,  a Lei Municipal 2.349/2017 - Dispõe sobre o Sistema Único de Assistência Social -SUAS do município de Anchieta/SC e dá outras providências e o cumprimento das cláusulas do Termo de Ajustamento de Conduta que tem como objeto Acompanhamento do TAC pactuado no procedimento 06201200001610-5 sobre o diagnostico da situação dos programas de execução de medidas socioeducativas em meio aberto em Anchieta o qual, prevê multa diária de R$ 1.000,00 pelo inadimplemento das clausulas não cumpridas. A atuação deste profissional vai se desenvolver no atendimento das demandas de média e alta complexidade de acordo com os preceitos legais uma vez que o município não tem porte para implantação do CREAS - Centro Referência Especializado de Assistência Social._x000D_
 	Destarte, a presente proposição legal possui grande importância para a melhoria do atendimento e funcionamento dos programas, projetos, serviços e benefícios da Política de Assistência Social garantindo o aprimoramento necessário de acordo com as normas vigentes.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/228/009.__plc_reduz_carga_horaria_fisioterapeuta_pos_j.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/228/009.__plc_reduz_carga_horaria_fisioterapeuta_pos_j.doc</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº009_x000D_
  “Dispõe sobre a Redução da Carga horária do Cargo de provimento efetivo de Fisioterapeuta no município de Anchieta e dá outras providências”</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/265/10._plc_desburrocratizacao.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/265/10._plc_desburrocratizacao.doc</t>
   </si>
   <si>
     <t>Institui o Tratamento diferenciado e favorecido a ser dispensado aos pequenos negócios no âmbito do município, em conformidade das normas gerais previstas no estatuto nacional da microempresa e da empresa de pequeno porte instituído pela lei complementar (federal) nº 123 de 14 de dezembro de 2006, e suas atualizações.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/266/11._alteracoes_codigo_tributario.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/266/11._alteracoes_codigo_tributario.doc</t>
   </si>
   <si>
     <t>Altera dispositivos na lei Complementar nº 001/2005 que dispõe sobre normas gerais de direito tributário e de administração tributária do município de Anchieta e dá outras providências.</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>PROJETO LEI LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/9/projeto-de-lei-do-legislativo-n-001.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/9/projeto-de-lei-do-legislativo-n-001.docx</t>
   </si>
   <si>
     <t>PROMOVE A REVISÃO GERAL ANUAL DA REMUNERAÇÃO DOS SERVIDORES E AGENTES POLÍTICOS DA CÂMARA DE VEREADORES, AUTORIZANDO EFETUAR O PAGAMENTO DE PERDAS SALARIAIS DE 3% NÃO INTEGRADAS NA REVISÃO PROMOVIDA EM 2016, E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/11/projeto-de-lei-do-legislativo-n-002.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/11/projeto-de-lei-do-legislativo-n-002.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO N.002/2018  _x000D_
  INSTITUI O ANO AGRÍCOLA NO MUNICÍPIO DE ANCHIETA E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/38/projeto-de-lei-do-legislativo-n-003-galeria-lil-s.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/38/projeto-de-lei-do-legislativo-n-003-galeria-lil-s.docx</t>
   </si>
   <si>
     <t>CRIA A “GALERIA LILÁS” E INSTITUI O MÊS DE MARÇO COMO O MÊS DA MULHER NO ÂMBITO DO PODER LEGISLATIVO DO MUNICÍPIO DE ANCHIETA, ESTADO DE SANTA CATARINA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/39/projeto-de-lei-do-legislativo-n-004-ano-agricola.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/39/projeto-de-lei-do-legislativo-n-004-ano-agricola.docx</t>
   </si>
   <si>
     <t>INSTITUI O ANO AGRÍCOLA NO MUNICÍPIO DE ANCHIETA E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>Adriane  Brassiani, Carmem Justina Gorczveski, Maria Helena Trentin</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/167/projeto_de_lei_do_legislativo_no005.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/167/projeto_de_lei_do_legislativo_no005.docx</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA MUNICIPAL DE COMBATE À VIOLÊNCIA DOMÉSTICA E FAMILIAR CONTRA A MULHER, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/226/projeto_de_lei_legislativo_no006_parl._mirim_ok.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/226/projeto_de_lei_legislativo_no006_parl._mirim_ok.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO “PROGRAMA PARLAMENTO MIRIM” NO ÂMBITO DA CÂMARA MUNICIPAL DE ANCHIETA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/245/projeto_de_lei_legislativo_no007_parl._mirim_ok.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/245/projeto_de_lei_legislativo_no007_parl._mirim_ok.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO Nº 007/2018_x000D_
 ALTERA A LEI Nº 2.398, DE 19 DE OUTUBRO DE 2018, QUE DISPÕE SOBRE A CRIAÇÃO DO “PROGRAMA PARLAMENTO MIRIM” NO ÂMBITO DA CÂMARA MUNICIPAL DE ANCHIETA.</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO LEI ORDINÁRIA</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 001/2018- DISPÕE SOBRE A REALIZAÇÃO DA 12ª EXPO ANCHIETA (EXPOSIÇÃO COMERCIAL, INDUSTRIAL E AGROPECUÁRIA DE ANCHIETA) E DA 6ª FESTA NACIONAL DAS SEMENTES CRIOULAS, AUTORIZA EFETUAR DESPESAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/2/02.-conclus-o-da-constru-o-de-edifica-o-do-posto-de-sa-de.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/2/02.-conclus-o-da-constru-o-de-edifica-o-do-posto-de-sa-de.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 002/2018- AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL ATRAVÉS DA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE ATÉ R$ 185.830,00 (CENTO E OITENTA E CINCO MIL E OITOCENTOS E TRINTA REAIS) E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/3/03.-176.913-40-equipamentos-sa-de-e-02-ve-culos.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/3/03.-176.913-40-equipamentos-sa-de-e-02-ve-culos.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 003/2018-AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL ATRAVÉS DA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE ATÉ R$ 176.913,40 (CENTO E SETENTA E SEIS MIL, NOVECENTOS E TREZE REAIS E QUARENTA CENTAVOS) E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>DO PROJETO DE LEI Nº 004/2018- AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, A LEI DE DIRETRIZES ORÇAMENTÁRIAS E A LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE ATÉ R$ 250.500,00 (DUZENTOS E CINQUENTA MIL E QUINHENTOS REAIS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/5/05.-conder-e-cis-ameosc-r-53.000-00-.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/5/05.-conder-e-cis-ameosc-r-53.000-00-.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 005/2018-AUTORIZA A ALTERAÇÃO DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ATRAVÉS DA ABERTURA DE UM CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE R$ 53.000,00 (CINQUENTA E TRÊS MIL REAIS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/6/06-revis-o-salarial-com-magist-rio-.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/6/06-revis-o-salarial-com-magist-rio-.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 006/2018-PROMOVE A REVISÃO GERAL ANUAL DA REMUNERAÇÃO DOS SERVIDORES DESTE ENTE FEDERADO, AUTORIZA EFETUAR O PAGAMENTO DE PERDAS SALARIAIS E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/7/07.-tombamento-prefeitura-.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/7/07.-tombamento-prefeitura-.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 007/2018- DISPÕE SOBRE O TOMBAMENTO DO PRÉDIO DA PREFEITURA MUNICIPAL DE ANCHIETA, PELO SEU VALOR HISTÓRICO E CULTURAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/8/08.-bombeiros-20.000-00-.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/8/08.-bombeiros-20.000-00-.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 008/2018-AUTORIZA O PODER EXECUTIVO DO MUNICÍPIO DE ANCHIETA (SC), E ALTERA O PLANO PLURIANUAL, A LEI DE DIRETRIZES ORÇAMENTARIAS E A LEI ORÇAMENTARIA ANUAL, ATRAVÉS DA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂCIA DE ATÉ R$ 20.000,00 (VINTE MIL REAIS), E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/10/09.-transfer-ncia-apae-repasse-apae-07-02-2018.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/10/09.-transfer-ncia-apae-repasse-apae-07-02-2018.doc</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL DE ANCHIETA – (SC), A PROCEDER A CONCESSÃO DE TRANSFERÊNCIA DE RECURSOS FINANCEIROS À APAE – ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/40/10.-ceder-m-quinas-defesa-civil-.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/40/10.-ceder-m-quinas-defesa-civil-.doc</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A CEDER MÁQUINAS, EQUIPAMENTOS E PESSOAL AOS MUNICÍPIOS DE SANTA CATARINA QUE DECLARAREM SITUAÇÃO DE EMERGÊNCIA OU ESTADO DE CALAMIDADE PÚBLICA E DÁ OUTRAS ´PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/41/11.-ve-culo-educa-o-.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/41/11.-ve-culo-educa-o-.doc</t>
   </si>
   <si>
     <t>Autoriza a Alteração do Plano Plurianual, da Lei de Diretrizes Orçamentárias e da Lei Orçamentária Anual através da abertura de Crédito Adicional Especial na importância de até R$ 48.000,00 (quarenta e oito mil reais) e contém outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/42/12.-salas-admnistrativas-sa-de-.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/42/12.-salas-admnistrativas-sa-de-.doc</t>
   </si>
   <si>
     <t>Autoriza a Alteração do Plano Plurianual, da Lei de Diretrizes Orçamentárias e da Lei Orçamentária Anual através da abertura de Crédito Adicional Especial na importância de até R$ 99.975,00 (noventa e nove mil, novecentos e setenta e cinco reais) e contém outras providências.</t>
   </si>
   <si>
     <t>Autoriza a alteração da Lei de Diretrizes Orçamentárias e da Lei Orçamentária através da abertura de um Crédito Adicional Suplementar na importância de R$ 350.000,00(trezentos e cinquenta mil reais), e contém outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/61/14._desafeta_escola_sao_domingos.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/61/14._desafeta_escola_sao_domingos.doc</t>
   </si>
   <si>
     <t>DESAFETA A EDIFICAÇÃO DE ESCOLA ISOLADA MUNICIPAL, AUTORIZA A REUTILIZAÇÃO DOS MATERIAIS PARA A CONSTRUÇÃO DE NOVAS EDIFICAÇÕES NECESSÁRIAS AOS SERVIÇOS PÚBLICOS, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/69/15._altera_lei_2.350_agricultura_KpAUR33.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/69/15._altera_lei_2.350_agricultura_KpAUR33.doc</t>
   </si>
   <si>
     <t>ACRESCENTA INCISO NO ARTIGO 5º DA LEI MUNICIPAL 2.350 DE 28 DE DEZEMBRO DE 2017, “QUE ESTABELECE A POLÍTICA MUNICIPAL DE APOIO AO DESENVOLVIMENTO AGROPECUÁRIO NO MUNICÍPIO DE ANCHIETA E INSTITUI PROGRAMAS DE INCENTIVO À PRODUÇÃO AGROPECUÁRIA E CUIDADO COM AS ÁGUAS.”</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/70/16.__reestrutura_conselho_de_saude_certo.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/70/16.__reestrutura_conselho_de_saude_certo.doc</t>
   </si>
   <si>
     <t>REESTRUTURA O CONSELHO MUNICIPAL DE SAÚDE DE ANCHIETA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/71/17._altera_lei_2.313_auxilio_transporte.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/71/17._altera_lei_2.313_auxilio_transporte.doc</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 6º E 7º DA LEI MUNICIPAL Nº 2.313 DE 02 DE MAIO DE 2017 QUE INSTITUI O PROGRAMA MUNICIPAL DE CONCESSÃO DE AUXÍLIO FINANCEIRO DESTINADO AO CUSTEIO DE TRANSPORTE INTERMUNICIPAL PARA ESTUDANTES DE EDUCAÇÃO PROFISSIONAL E TECNOLÓGICA, CURSOS PRÉ VESTIBULAR E ENSINO SUPERIOR DO MUNICÍPIO DE ANCHIETA – SC.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/72/18.__projeto_de_lei_bombeiros_professores_masi_me_eG5HjtC.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/72/18.__projeto_de_lei_bombeiros_professores_masi_me_eG5HjtC.doc</t>
   </si>
   <si>
     <t>Autoriza a alteração da Lei de Diretrizes Orçamentárias e da Lei Orçamentária através da abertura de um Crédito Adicional Suplementar na importância de R$ 616.000,00 (seiscentos e dezesseis mil reais), e contém outras providências.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/73/19.__convenio_ceo_dionisio_cerqueira.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/73/19.__convenio_ceo_dionisio_cerqueira.doc</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL DE ANCHIETA – (SC), A CELEBRAR CONVÊNIO E PROCEDER A CONCESSÃO DE TRANSFERÊNCIA DE RECURSOS FINANCEIROS AO MUNICIPIO DE DIONÍSIO CERQUEIRA –SC / ATRAVÉS DO FUNDO MUNICIPAL DE SAUDE, E A  ABERTURA DE UM CRÉDITO ADICIONAL ESPECIAL NA IMPORTANCIA DE ATÉ R$ 20.000,00 (VINTE MIL REAIS),  E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/109/20.__ampliacao_rede_de_iluninacao_13.00000.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/109/20.__ampliacao_rede_de_iluninacao_13.00000.doc</t>
   </si>
   <si>
     <t>Autoriza a Alteração do Plano Plurianual, da Lei de Diretrizes Orçamentárias e da Lei Orçamentária Anual através da abertura de Crédito Adicional Especial na importância de até R$ 13.000,00(treze mil reais) e contém outras providências.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/114/21._ratifica_termo_de_cooperacao.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/114/21._ratifica_termo_de_cooperacao.doc</t>
   </si>
   <si>
     <t>RATIFICA ACORDO DE COOPERAÇÃO CELEBRADO ENTRE O ESTADO DE SANTA CATARINA, POR INTERMÉDIO DA SECRETARIA DE ESTADO DA INFRAESTRUTURA E O MUNICÍPIO DE ANCHIETA/SC.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/115/22._garagem_cras_credito_especial_pab_investimento.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/115/22._garagem_cras_credito_especial_pab_investimento.doc</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL ATRAVÉS DA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE ATÉ R$ 21.200,00(VINTE E UM MIL E DUZENTOS REAIS) E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/122/23._termo_de_fomento_casa_familiar_rural.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/122/23._termo_de_fomento_casa_familiar_rural.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR TERMO DE FOMENTO COM A ASSOCIAÇÃO DA CASA FAMILIAR RURAL DE GUARACIABA – SC, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/139/projeto_024.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/139/projeto_024.docx</t>
   </si>
   <si>
     <t>Autoriza o chefe do poder executivo municipal a proceder a alienação de bem imóvel, de propriedade deste ente federado, através de processo licitatório e dá outras providências.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/148/25._100.00000_fundosocial_idosos.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/148/25._100.00000_fundosocial_idosos.doc</t>
   </si>
   <si>
     <t>Autoriza a Alteração do Plano Plurianual, da Lei de Diretrizes Orçamentárias e da Lei Orçamentária Anual através da abertura de Crédito Adicional Especial na importância de até R$ 100,000,00 (cem mil reais) e contém outras providências.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/149/26._emenda_saude_190.00000.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/149/26._emenda_saude_190.00000.doc</t>
   </si>
   <si>
     <t>Autoriza a Alteração do Plano Plurianual, da Lei de Diretrizes Orçamentárias e da Lei Orçamentária Anual através da abertura de Crédito Adicional Especial na importância de até R$ 190,000,00 (cem e noventa mil reais) e contém outras providências.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/150/27.__altera_lei_orcamentaria_270.00000.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/150/27.__altera_lei_orcamentaria_270.00000.doc</t>
   </si>
   <si>
     <t>Autoriza a Alteração do Plano Plurianual, da Lei de Diretrizes Orçamentárias e da Lei Orçamentária Anual através da abertura de Crédito Adicional Suplementar na importância de até R$ 270,000,00 (duzentos e setenta mil reais) e contém outras providências.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/151/28._ouvidoria_municipal.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/151/28._ouvidoria_municipal.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição da ouvidoria geral do Município de Anchieta e dá outras providências.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/157/29._reestrutura_conselho_da_educacao.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/157/29._reestrutura_conselho_da_educacao.doc</t>
   </si>
   <si>
     <t>Reestrutura o Conselho Municipal de Educação do Município de Anchieta e dá outras providências.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/158/30._conselho_municipal_de_juventude.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/158/30._conselho_municipal_de_juventude.doc</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal de Juventude, e dá outras providências.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/169/31._recebe_bens_da_receita_federal.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/169/31._recebe_bens_da_receita_federal.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A RECEBER EM DOAÇÃO VEÍCULOS APREENDIDOS PELA RECEITA FEDERAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/170/32._termo_de_cessao_de_uso_tre.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/170/32._termo_de_cessao_de_uso_tre.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A RATIFICAR O CONTRATO DE CESSÃO DE USO GRATUITO DE BEM IMÓVEL COM O MINISTÉRIO DO PLANEJAMENTO, DESENVOLVIMENTO E GESTÃO POR INTERMÉDIO DA SECRETARIA DO PATRIMÔNIO DA UNIÃO SUPERINTENDÊNCIA DO PATRIMÔNIO DA UNIÃO EM SANTA CATARINA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/176/33._credito_especial_ponte_ministerio_da_integra_8m9YTM4.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/176/33._credito_especial_ponte_ministerio_da_integra_8m9YTM4.doc</t>
   </si>
   <si>
     <t>Autoriza a Alteração do Plano Plurianual, da Lei de Diretrizes Orçamentárias e da Lei Orçamentária Anual através da abertura de Crédito Adicional Especial na importância de até R$ 262.500,00(duzentos e sessenta e dois mil e quinhentos reais) e contém outras providências.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/177/34._declara_bens_inserviveis_e_autoriza_alienacao.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/177/34._declara_bens_inserviveis_e_autoriza_alienacao.doc</t>
   </si>
   <si>
     <t>AUTORIZA A ALIENAÇÃO DE BENS MÓVEIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/178/35._suplementacao_sandvick.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/178/35._suplementacao_sandvick.doc</t>
   </si>
   <si>
     <t>Autoriza a alteração da Lei de Diretrizes Orçamentárias e da Lei Orçamentária através da abertura de um Crédito Adicional Suplementar na importância de até R$ 52.000,00 (cinquenta e dois mil reais), e contém outras providências.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/202/36._aquisicao_xavantes.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/202/36._aquisicao_xavantes.doc</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL EM NOME DO MUNICÍPIO DE ANCHIETA/SC, ADQUIRIR IMÓVEL POR DESAPROPRIAÇÃO AMIGÁVEL OU JUDICIAL, PARA PRAÇA PÚBLICA E PARA VIABILIZAR POR MEIO DE CONCESSÃO E CONCORRÊNCIA PÚBLICA, A INSTALAÇÃO DE EMPREENDIMENTO INDUSTRIAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/206/37._remanejamento_de_dotacao_diversos_-_transpor_7Toua41.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/206/37._remanejamento_de_dotacao_diversos_-_transpor_7Toua41.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº037/2018_x000D_
 Autoriza a alteração da Lei de Diretrizes Orçamentárias e da Lei Orçamentária através da abertura de um Crédito Adicional Suplementar na importância de até R$ 674.750,00 (seiscentos e setenta e quatro mil e setecentos e cinquenta reais), e contém outras providências._x000D_
  J U S T I F I C A T I V A_x000D_
 Destarte, solicitamos a aprovação em Regime de Urgência, devido a necessidade de empenho e pagamento dos prestadores de serviços de terceirização do Transporte Escolar, tendo em vista que o Estado e Também o Governo Federal não está repassando os recursos para o pagamento, por isso temos precisamos dispender de recursos próprios para sanar esse débito. Bem como para pagamento da folha e encargos sociais dos profissionais da  saúde.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/210/38._galpao_lixo_reciclavel-_superavit_fep_-_17_09_2018.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/210/38._galpao_lixo_reciclavel-_superavit_fep_-_17_09_2018.doc</t>
   </si>
   <si>
     <t>Autoriza a Alteração do Plano Plurianual, da Lei de Diretrizes Orçamentárias e da Lei Orçamentária Anual através da abertura de Crédito Adicional Especial na importância de até R$ 21.000,00 (vinte e um mil reais) e contém outras providências._x000D_
 J U S T I F I C A T I V A_x000D_
 O Projeto de Lei tem como finalidade a Ampliação da Rede de Energia Elétrica na Linha São Marcos, no Município de Anchieta/SC, levando até a área de propriedade da Prefeitura, matrícula 4.957 (Antigo Lixão), rede energia monofásica. No local planejamos edificar barracão que servirá para armazenagem e separação de material reciclável, visando implementar a coleta seletiva no Município de Anchieta._x000D_
 Os recursos para o investimentos são provenientes do saldo em conta corrente existente em 31/12/2017, considerado como Superavit Financeiro de FEP – Fundo Especial de Petróleo.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/211/39._altera_lei_no_2010_e_1.808_-_carros.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/211/39._altera_lei_no_2010_e_1.808_-_carros.doc</t>
   </si>
   <si>
     <t>O Projeto de Lei que apresentamos para análise e apreciação dos Nobres Edis ALTERA O INCISO I DO ARTIGO 3º DA LEI Nº 1.808 DE 10 DE SETEMBRO DE 2010 E ALTERA INCISO I ALÍNEAS A E B DO ARTIGO 1º DA LEI Nº 2.010 DE 13 DE SETEMBRO DE 2013, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 J U S T I F I C A T I V A_x000D_
 	O Governo Municipal, planeja realizar procedimento licitatório, na modalidade de concorrência pública, para delegar à terceiros a exploração do serviço de que trata a Lei nº 1.808/2010 e 2.010/2013 - Remoção, guarda, o depósito e a venda de veículos removidos, apreendidos e retirados de circulação, em decorrência de infração de trânsito nas vias públicas do município de Anchieta, - mediante concessão de serviço público._x000D_
 	No entanto, faz-se necessário atualizar o preço público pelo serviço, bem como, ampliar os itens que deverão ser cumpridos pelo concessionário._x000D_
 	O Conselho Municipal de Trânsito, ao analisar as Leis 1.808/2010 e 2.010/2013, recomendou ao Governo Municipal as alterações que compõe este projeto de Lei, sendo:_x000D_
 	- Acrescentar o requisito de que o permissionário deve dispor de área coberta para abrigar os veículos que porventura estejam danificados, atendendo as normas de vigilância sanitária, evitando assim o acúmulo de água das chuvas;  _x000D_
 	- Reajustar o preço público pelo serviço, que passará ser de 1,5 (um virgula cinco) UFRM para os veículos descritos no art. 96, II, a: 2, 3, 4, 5, 6 e 7; b: 1, 2, 3, 4 e 5, do CTB no perímetro urbano de Anchieta, e com distância de até 40 km, e de  2,00 (Dois) UFRM aos veículos descritos no art. 96, II, a: 8, 9, 11 e 12; b: 6, 7 e 8; c: 1, 2 e 3 do CTB, no perímetro urbano de Anchieta e com distância de até 40 km em 2,0 (dois) UFRM.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/217/40.__revisao_do_ppa_2019_-_26_09_2018.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/217/40.__revisao_do_ppa_2019_-_26_09_2018.doc</t>
   </si>
   <si>
     <t>PROMOVE A REVISÃO DO PLANO PLURIANUAL DO MUNICÍPIO DE ANCHIETA, ESTADO DE SANTA CATARINA, LEI MUNICIPAL Nº. 2.338/2017, PARA O EXERCÍCIO FINANCEIRO DE 2019 E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 REVISÃO DO PPA.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/218/41.__ldo_2019_-_27_09_2018.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/218/41.__ldo_2019_-_27_09_2018.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE ANCHIETA, ESTADO DE SANTA CATARINA, PARA O EXERCÍCIO FINANCEIRO DE 2019, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 LOA 2019.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/221/42._pl_demolicao_aviarios.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/221/42._pl_demolicao_aviarios.doc</t>
   </si>
   <si>
     <t>AUTORIZA A DEMOLIÇÃO DE PRÉDIOS PÚBLICOS E A UTILIZAR OS MATERIAIS APROVEITÁVEIS NA CONSTRUÇÃO DE BARRACÕES PARA ARMAZENAGEM E SEPARAÇÃO DE RESÍDUOS SÓLIDOS E PARA ALMOXARIFADO DA SECRETARIA DE INFRAESTRUTURA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/227/43.__suplementacao_ponte_linha_sao_domingos.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/227/43.__suplementacao_ponte_linha_sao_domingos.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 043/2018_x000D_
 Autoriza a alteração do Plano Plurianual, da Lei de Diretrizes Orçamentárias e da Lei Orçamentária através da abertura de um Crédito Adicional Suplementar na importância de R$ 2.000,00 (dois mil reais), e contém outras providências._x000D_
 JUSTIFICATIVA_x000D_
 O referido Projeto de Lei tem como finalidade suplementar dotação orçamentária visando complementar as despesas necessárias para concluir a obra de duas cabeceiras de ponte, na Linha São Domingos. Neste local, o Município de Anchieta será contemplado com o Kit de Transposição de Obstáculos da Defesa Civil do Estado de Santa Catarina, visando a reconstrução da ponte que foi totalmente destruída com a enxurrada ocorrida em 20 de março de 2018.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/230/44.__suplementacoes_de_fh_diversos_setores-24_10_2018.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/230/44.__suplementacoes_de_fh_diversos_setores-24_10_2018.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 044/2018_x000D_
 Autoriza a alteração do Plano Plurianual, da Lei de Diretrizes Orçamentárias e da Lei Orçamentária através da abertura de um Crédito Adicional Suplementar na importância de até R$ 356.000,00 (trezentos e cinquenta e seis mil reais), e contém outras providências.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/231/45._projeto_lei_loa_2019.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/231/45._projeto_lei_loa_2019.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 045/2018._x000D_
 ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ANCHIETA, ESTADO DE SANTA CATARINA, PARA O EXERCÍCIO FINANCEIRO DE 2019, E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/232/46._utilizacao_escolas_desativadas.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/232/46._utilizacao_escolas_desativadas.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 046/2018 _x000D_
 AUTORIZA DESTINAR IMÓVEIS RURAIS PARA FINALIDADE INDUSTRIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/233/47._concessao_direito_real_de_uso.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/233/47._concessao_direito_real_de_uso.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 047 /2018 _x000D_
 AUTORIZA A REALIZAR A CONCESSÃO DE DIREITO REAL DE USO DE BEM IMÓVEL, PARA FINS INDUSTRIAIS, MEDIANTE ENCARGOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/234/48._pl_aux_alimentacao_com_alteracao.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/234/48._pl_aux_alimentacao_com_alteracao.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 048/2018_x000D_
 DISPÕE SOBRE O AUXÍLIO ALIMENTAÇÃO PARA OS SERVIDORES DA ADMINISTRAÇÃO DIRETA, INDIRETA E AUTARQUIA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/235/49.inss_leilao_pos_pref_1.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/235/49.inss_leilao_pos_pref_1.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 049/2018_x000D_
 AUTORIZA DESTINAR RECEITA DE CAPITAL DERIVADA DE ALIENAÇÃO DE BENS PARA O PAGAMENTO DE CONTRIBUIÇÃO PREVIDENCIÁRIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 050/2018.  _x000D_
 AUTORIZA A ALTERAÇÃO DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E A LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE ATÉ R$ 70.000,00 (SETENTA MIL REAIS), E CONTÉM OUTRAS PROVIDÊNCIAS._x000D_
 Justificativa: O referido Projeto de Lei tem como objetivando reforçar dotações orçamentárias para o exercício em curso, no atendimento despesas Especificamente para Pagamento de Previdência Social Geral (INSS) com Recursos de Alienações de Bens, a fim de atender despesas com encargos previdenciários de responsabilidades desta municipalidade.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/260/51._lei_anticorrupcao.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/260/51._lei_anticorrupcao.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI  Nº 051/2018_x000D_
 REGULAMENTA, NO ÂMBITO DO PODER EXECUTIVO E LEGISLATIVO MUNICIPAL, A LEI FEDERAL Nº 12.846, DE 1º DE AGOSTO DE 2013, QUE DISPÕE SOBRE A RESPONSABILIZAÇÃO ADMINISTRATIVA E CIVIL DE PESSOAS JURÍDICAS PELA PRÁTICA DE ATOS CONTRA A ADMINISTRAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/261/52._n_-__novembro_2018_-_proj_lei_____2018-_supl_JmmY24J.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/261/52._n_-__novembro_2018_-_proj_lei_____2018-_supl_JmmY24J.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº.052/2018_x000D_
 Autoriza a alteração do Plano Plurianual, da Lei de Diretrizes Orçamentárias e da Lei Orçamentária através da abertura de um Crédito Adicional Suplementar na importância de até R$ 70.000,00 (setenta mil reais), e contém outras providências.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/262/53.__parcelamento_fap_pos_vanusa.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/262/53.__parcelamento_fap_pos_vanusa.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 053/2018_x000D_
 DISPÕE SOBRE A AUTORIZAÇÃO PARA FIRMAR ACORDO DE PARCELAMENTO DE DÉBITOS PREVIDENCIÁRIOS, PERANTE A SECRETARIA DA RECEITA FEDERAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PRELO</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA A LEI ORGÂNICA</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/12/proposta-emenda-lei-organica-001.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/12/proposta-emenda-lei-organica-001.docx</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA À LEI ORGÂNICA MUNICIPAL Nº 001/2018. _x000D_
  A mesa diretora da Câmara de Vereadores propõe a seguinte emenda modificativa à Lei Orgânica Nº 001/2018. _x000D_
  Art. 1º - O artigo 38 Lei Orgânica Municipal passam a ter a seguinte redação:  _x000D_
  “Art. 38. A Câmara Municipal reunir-se-á anualmente independente de convocação, em sua sede, em reunião ordinária de 22 de janeiro a 22 de dezembro, e em período extraordinário sempre que for convocada na forma desta Lei Orgânica e do Regimento Interno”.  _x000D_
  Art. 2º. Esta emenda modificativa entra em vigor na data de sua publicação. _x000D_
 Sala das Sessões, da Câmara Municipal de Vereadores de Anchieta, em 07 de fevereiro de 2018.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/13/requerimento-001-estrada-rural-aht-e-romelandia.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/13/requerimento-001-estrada-rural-aht-e-romelandia.docx</t>
   </si>
   <si>
     <t>Seja providenciada a recuperação da estrada vicinal rural SC 471, entre Anchieta e Romelândia.</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/14/requerimento-002-estrada-s-o-pedro.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/14/requerimento-002-estrada-s-o-pedro.docx</t>
   </si>
   <si>
     <t>Seja providenciada a recuperação da estrada vicinal rural e todos os acessos das propriedades na Linha São Pedro.</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/15/requerimento-003-calculo-tributos.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/15/requerimento-003-calculo-tributos.docx</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 003/2018_x000D_
  	Apresentado pelo vereador Mario Luiz Signor da bancada do PSD, juntamente com os vereadores Ivo Schaeffer e Maria Helena Trentin da bancada do MDB, e os Vereador Neri Gaspar e Vilson Luiz Rossato do PSDB, com assento na Egrégia Corte Legislativa, subscrevem esse REQUERIMENTO que se aprovada, seja encaminhado cópia ao Prefeito Municipal de Anchieta, Senhor Ivan José Canci._x000D_
                                                          ASSUNTO:_x000D_
 Que a base de cálculo dos tributos devidos em razão da comercialização de bovinos e bubalinos para abate seja o valor efetivamente pago ao produtor local</t>
   </si>
   <si>
     <t>IVO SCHAEFFER, NERI GASPAR</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/27/requerimento-004-acostamento.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/27/requerimento-004-acostamento.docx</t>
   </si>
   <si>
     <t>Requer que seja feito refúgio na SC 161 na Linha João Café Filho próximo à casa do Senhor Vilson Wille e outro refúgio próximo à casa do Senhor Paulo Cesar Pessotto, e que seja feito acostamento na Linha Prateleira, a direita para quem vem de Guaraciaba, no município de Anchieta/SC, e outro acostamento na entrada da Linha São Dimas, a direita para quem vai para Campo Ere.</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/28/requerimento-005-neri-estrada-sete.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/28/requerimento-005-neri-estrada-sete.docx</t>
   </si>
   <si>
     <t>Seja providenciada a recuperação da estrada vicinal rural da Linha Sete Setembro até a propriedade de Breno Lago, onde liga os dois municípios Anchieta/ Campo Erê.</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/29/requerimento-006-mario-estrada-cordilheira.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/29/requerimento-006-mario-estrada-cordilheira.docx</t>
   </si>
   <si>
     <t>Seja providenciada a recuperação da estrada vicinal rural e todos os acessos das propriedades na Linha Cordilheira Seca.</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/30/requerimento-007.-neri-estrada-linha-s-o-paulo.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/30/requerimento-007.-neri-estrada-linha-s-o-paulo.docx</t>
   </si>
   <si>
     <t>Seja providenciada a recuperação da estrada vicinal rural e todos os acessos das propriedades na Linha São Paulo, incluindo a Linha Pitoca.</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/44/requerimento-008.-ivo-licen-a.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/44/requerimento-008.-ivo-licen-a.docx</t>
   </si>
   <si>
     <t>O Vereador Ivo Schaeffer  que esse subscreve requer Licença para tratar de interesse particular, a partir do dia 01 (um) de abril de 2018 a 30 (trinta) de abril de 2018, nos termos do Art. 52, inciso, VII, do Regimento Interno da Câmara Municipal de Vereadores de Anchieta – SC (Resolução 001/2010).</t>
   </si>
   <si>
     <t>O Vereador Pedro Benatti que esse subscreve requer Licença para tratar de interesse particular, a partir do dia 01 (um) de abril de 2018 a 30 (trinta) de abril de 2018, nos termos do Art. 52, inciso, VII, do Regimento Interno da Câmara Municipal de Vereadores de Anchieta – SC (Resolução 001/2010).</t>
   </si>
   <si>
     <t>Adriane  Brassiani, Carmem Justina Gorczveski, Inez De Cesare Carpeggiani, Leandro da Rosa</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/57/requerimento_010_adriane_ginasio_nome.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/57/requerimento_010_adriane_ginasio_nome.docx</t>
   </si>
   <si>
     <t>Seja providenciada a placa com a nomenclatura do Ginásio de Esportes Municipal.</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/58/requerimento_011_maria_fiscalizar_posto.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/58/requerimento_011_maria_fiscalizar_posto.docx</t>
   </si>
   <si>
     <t>Seja franqueada a entrada da Vereadora Maria Helena Trentin na Unidade de Saúde do Centro e na Unidade de Pronto-atendimento, em uma quarta feira desse mês de abril de 2018 ou em outra data mais conveniente para a Administração das unidades de saúde referidas.</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/59/requerimento_012_maria_estrada_unida.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/59/requerimento_012_maria_estrada_unida.docx</t>
   </si>
   <si>
     <t>Seja providenciada a recuperação total da estrada vicinal rural na Linha Unida, mais precisamente no bueiro de baixo da propriedade do Jadir Rampanelli e a estrada que dá acesso à propriedade do Vitelvino Bassoto.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/97/requerimento_013_marcos_estrada_sao_marcos.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/97/requerimento_013_marcos_estrada_sao_marcos.docx</t>
   </si>
   <si>
     <t>Requer que seja providenciada a recuperação da estrada vicinal rural na Linha São Marcos, mais precisamente na propriedade dos Senhores Celso Slaviero e Carlinhos Crestani.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/98/requerimento_014_ivo_cumpra-se_lei_2269.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/98/requerimento_014_ivo_cumpra-se_lei_2269.docx</t>
   </si>
   <si>
     <t>Requer que o município faça a mudança do traçado da estrada vicinal conforme necessidade da PCH Garça Branca de acordo com a Lei Municipal nº2.269/2016.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/99/requerimento_015_ivo_valor_venal.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/99/requerimento_015_ivo_valor_venal.docx</t>
   </si>
   <si>
     <t>Requer que sejam revistos os critérios de avaliação dos imóveis rurais para fins de redução de tributo.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/100/requerimento_016_neri_licenca.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/100/requerimento_016_neri_licenca.docx</t>
   </si>
   <si>
     <t>O Vereador Neri Gaspar requer Licença para tratar de interesse particular, a partir do dia 01 (um) de abril de 2018 a 30 (trinta) de abril de 2018, nos termos do Art. 52, inciso, VII, do Regimento Interno da Câmara Municipal de Vereadores de Anchieta – SC (Resolução 001/2010).</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/101/requerimento_017_ivo_onibus_recuperar.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/101/requerimento_017_ivo_onibus_recuperar.docx</t>
   </si>
   <si>
     <t>Requer seja recuperado ônibus que o município ganhou da Receita Federal e seja cedido para Grupo dos Idosos do nosso município.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/102/requerimento_018_incra_ivo.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/102/requerimento_018_incra_ivo.docx</t>
   </si>
   <si>
     <t>Requer que o Superintendente do INCRA em Santa Catarina inclua na sua agenda visite nessas casa para apresentar proposta de transmissão de propriedade aos atuais ocupantes de lotes dos assentamentos da Reforma Agrária em Anchieta, comunicando essa casa com antecedência mínima de 15 dias do evento agendado.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/103/requerimento_019_bancada_estrada_taquarussu.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/103/requerimento_019_bancada_estrada_taquarussu.docx</t>
   </si>
   <si>
     <t>Requer que seja providenciada a recuperação da estrada vicinal rural na Linha Taquarussu mais precisamente na propriedade das Famílias Somavilla que se encontra desde  20 de março na situação precária onde houve desmoronamento da estrada.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>A Vereadora Adriane Brassiani requer Licença para tratar de interesse particular, a partir do dia 01 (um) de junho de 2018 a 30 (trinta) de junho de 2018, nos termos do Art. 52, inciso, VII, do Regimento Interno da Câmara Municipal de Vereadores de Anchieta – SC (Resolução 001/2010).</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/147/requerimento_021__ivo_lombada_prateleira.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/147/requerimento_021__ivo_lombada_prateleira.docx</t>
   </si>
   <si>
     <t>Requer seja colocada lombada e/ou sonorizador e placas identificando a travessia de pedestres na SC 305, localizado em frente à comunidade de Linha Prateleira.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/112/requerimento_022_leandro_refugio_primavera_gaiola.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/112/requerimento_022_leandro_refugio_primavera_gaiola.docx</t>
   </si>
   <si>
     <t>Requer que seja feito refúgio na SC 161 na entrada da Linha Primavera e Linha Gaiola, a direita para quem vai sentido a Campo Erê, no município de Anchieta/SC (próximo antiga comunidade Guarani).</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/127/requerimento_023_leandro_licenca.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/127/requerimento_023_leandro_licenca.docx</t>
   </si>
   <si>
     <t>O Vereador Leandro da Rosa requer Licença para tratar de interesse particular, a partir do dia 01 (um) de julho de 2018 a 31 (trinta e um) de julho de 2018, nos termos do Art. 52, inciso, VII, do Regimento Interno da Câmara Municipal de Vereadores de Anchieta – SC (Resolução 001/2010).</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/128/requerimento_024__ivo_acostamento_sao_geraldo.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/128/requerimento_024__ivo_acostamento_sao_geraldo.docx</t>
   </si>
   <si>
     <t>Requer que seja feito refúgio na SC 161 na Linha São Geraldo, próximo à casa do Senhor Idacir Barp, no município de Anchieta/SC.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>IVO SCHAEFFER, Maria Helena Trentin</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/171/requerimento_025_ivo__maria_trecho_romelandia.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/171/requerimento_025_ivo__maria_trecho_romelandia.docx</t>
   </si>
   <si>
     <t>Requer que os Superintendentes providenciem uma solução imediata para evitar os acidentes que vem ocorrendo na curva antes da Ponte de acesso a cidade de Romelândia, SC 161.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>Que o município envie informações referente a solicitação feita pela empresa SANDVIK MGS S/A, com cede em Guarulhos/SP no ano de 2017 e pareceres jurídicos referentes ao procedimento administrativo que recomenda a devolução dos recursos recebido a época do fato gerador.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/183/requerimento_027_ivo_solicitacao_atas_conselho_transito.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/183/requerimento_027_ivo_solicitacao_atas_conselho_transito.docx</t>
   </si>
   <si>
     <t>Que o município envie todas as cópia das Atas das reuniões do Conselho de Trânsito do ano de 2018.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/184/requerimento_028_ivo_incra.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/184/requerimento_028_ivo_incra.docx</t>
   </si>
   <si>
     <t>Que seja incluído no programa Fomento, programa instituído pelo INCRA os assentamentos do Incra existentes no município de Anchieta- SC.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/201/requerimento_029_vilson_informacoes.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/201/requerimento_029_vilson_informacoes.docx</t>
   </si>
   <si>
     <t>Requer que seja encaminhada a essa casa informações complementares às publicadas na portaria nº353/2018, em especial, aos servidores nomeados pela referida portaria estão recebendo adicional proporcional na remuneração pela novas funções assumidas, bem como, se existe laudo técnico do novo ambiente de trabalho e, se houve capacitação desses servidores para operar com produtos inflamáveis.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/203/requerimento_030_mario_neri.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/203/requerimento_030_mario_neri.docx</t>
   </si>
   <si>
     <t>Requer que os programas da Lei 2.350/2017, sejam estendidos aos jovens que residem na propriedade dos pais, no município de Anchieta- SC, que comprove movimento econômico próprio.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/204/requerimento_031_mario_neri.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/204/requerimento_031_mario_neri.docx</t>
   </si>
   <si>
     <t>Requer que seja encaminhado a essa casa Projeto de Lei para ampliar o período para acessar o Programa Infraestrutura Produtiva, até 31 de dezembro de cada ano.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/205/requerimento_032_mario_neri.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/205/requerimento_032_mario_neri.docx</t>
   </si>
   <si>
     <t>Requer que o Município coloca em pratica a Lei n. 2.250/2016, que dispõe sobre autorização para efetuar serviços de máquinas e equipamentos do Município e propriedades particulares, mediante o pagamento de preço público, concede subsidio e dá outras providências ou então, que seja acrescido cem por cento nos subsídios instituídos pelo programa PROINFRA.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/213/requerimento_033_ivo.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/213/requerimento_033_ivo.docx</t>
   </si>
   <si>
     <t>Requer seja encaminhado para essa casa legislativa os planos de aplicação ou aquisições feitas pela municipalidade que tenha como fonte de pagamento 1,3 milhão destinado pelo Deputado Federal Pedro Uczai, valor esse publicado na página do Prefeito Municipal no Facebook, em 11 de setembro 2018.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/214/requerimento_034_ivo_ponte_sao_domingos.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/214/requerimento_034_ivo_ponte_sao_domingos.docx</t>
   </si>
   <si>
     <t>Requer que seja recuperada a Ponte da Linha São Domingos, próximo a propriedade do senhor Alcides Grotto.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/222/requerimento_035_deinfra_todos_vereadores.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/222/requerimento_035_deinfra_todos_vereadores.docx</t>
   </si>
   <si>
     <t>Requer seja encaminhadas a essa casa legislativa as providências e/ou responsabilização da empresa que realizou a pavimentação da Rodovia SC n. 161, pela rápida deterioração da camada asfáltica no trecho entre Anchieta e Romelândia.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/224/requerimento_036_ivo.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/224/requerimento_036_ivo.docx</t>
   </si>
   <si>
     <t>Requer que o município faça abertura da curva na Rua Professor Valdir Scholtze próximo a residência do Senhor Volmir Stefanello e faça a tubulação ao lado direito, sentido Linha São Paulo Alto.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/225/requerimento_037__leandro.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/225/requerimento_037__leandro.docx</t>
   </si>
   <si>
     <t>Que o DETRAN providencie de forma mais breve possível o sistema de captação de fotos para a CNH (Carteira Nacional de Habilitação) no Município de Anchieta-SC.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/237/requerimento_038__mario_ipesc.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/237/requerimento_038__mario_ipesc.docx</t>
   </si>
   <si>
     <t>Requer cópias dos documentos sobre o convênio IPESC, ou lei que regulamentou a cobrança feita dos servidores do município.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/246/requerimento_039_ivo.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/246/requerimento_039_ivo.docx</t>
   </si>
   <si>
     <t>Requer que seja celebrado convênio com a Secretaria de Segurança Pública de Santa Catarina para instalação de sistema de videomonitoramento “Bem-te-vi”, na cidade de Anchieta-SC</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/247/requerimento_040_leandro.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/247/requerimento_040_leandro.docx</t>
   </si>
   <si>
     <t>Requer que seja firmado contrato de disponibilidade de uma sala para o DETRAN/SC desenvolver as atividades de captação de fotos para a CNH no Município de Anchieta.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/248/requerimento_041_maria_estrada_sao_roque.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/248/requerimento_041_maria_estrada_sao_roque.docx</t>
   </si>
   <si>
     <t>Requer que seja providenciada a recuperação da estrada vicinal rural na Linha São Roque, mais precisamente no acesso a Igreja Deus é Amor.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/249/requerimento_042_ivo_193_bombeiros.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/249/requerimento_042_ivo_193_bombeiros.docx</t>
   </si>
   <si>
     <t>Requer que seja implantado no sistema para as chamadas telefônica o número 193 sejam recebidos pelo Quartel do Corpo de Bombeiros Anchieta.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/264/requerimento_043._leandro_ou_vilson.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/264/requerimento_043._leandro_ou_vilson.docx</t>
   </si>
   <si>
     <t>Requer que seja reduzido para 15 minutos o interstício entre a primeira e segunda discussão e votação dos Projetos de Lei Complementar 010/2018 e 011/2018.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2983,68 +2983,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/46/proposta_de_emenda_no001.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/106/proposta_de_emenda_no002.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/168/proposta_de_emenda_no003_projeto_029.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/179/proposta_de_emenda_no004_projeto_lei_compl_005.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/113/emenda_a_lei_organica_municipal_no007.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/16/indica-o-001-ivo-bancada-galp-o-lixo.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/17/indica-o-002-benattibancada-telefone-posto-caf-.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/18/indica-o-003-benatti-deinfra-ro-adas.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/19/indicacao-004-benatti-lombada-cantu.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/20/indica-o-005-maria-coleta-lixo-gaucha-medianeira.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/23/indica-o-008-ivo-cal-amento.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/50/indicacao_012_adriane_ginasio_cemeif.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/51/indicacao_013_leandro.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/52/indicacao_014_leandro.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/53/indicacao_015_leandro.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/54/indicacao_016_adriane_placa_creche.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/55/indicacao_017_marcos_tubulacao.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/56/indicacao_018_marcos_tuberculose.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/77/indicacao_019_inez_banheiro_cafe.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/78/indicacao_020_inez_toldo_cafe_filho.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/79/indicacao_021_inez_abrigo_passageiros.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/80/indicacao_022_inez_academia_ar_livre.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/81/indicacao_023_maria_viagem_fora_municipio.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/82/indicacao_024_inez_internet.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/83/indicacao_025_ivo_casas_populares.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/84/indicacao_026_ivo__lombada_sete_setembro.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/85/indicacao_027_neri_bueirros.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/86/indicacao_028_leandro_abrigo_cafe.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/87/indicacao_029_ivo_ceder_galpao.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/88/indicacao_030_neri__lombada.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/89/indicacao_031_mario_lombada.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/90/indicacao_032_leandro_iluminacao.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/91/indicacao_033_mario_neri__iluminacao.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/92/indicacao_034_mario_neri_lombada.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/110/indicacao_035_adriane_bancos_no_parque.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/111/indicacao_036_ivo_lombada_sao_roque.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/119/indicacao_037_maria_veiculo_vigilancia.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/120/indicacao_038_odilo_lombada_xavantes.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/121/indicacao_039_maria_instrumentos_musicais.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/126/indicacao_040_ivo_calcamento_padre_stein.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/129/indicacao_041_maria_dentista.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/130/indicacao_042__benatti_ensaios_sete_setembro.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/131/indicacao_043__maria_helena_calendario_do_municipio.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/134/indicacao_044_leandro_iluminacao_gramadinho.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/135/indicacao_045_leandro_asfalto_sao_paulo_alto.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/136/indicacao_046_leandro_asfalto_rua_buenos_aires__xduKcp0.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/137/indicacao_047_vilson_lombada_sao_marcos.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/138/indicacao_048_odilo_placa_sinalizacao.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/141/indicacao_049_nedir_asfalto_comunidade.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/142/indicacao_050_ivo_limpeza_terreno_prefeitura_gqZkO4Y.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/143/indicacao_051_ivo_iluminacao_rua_laguna_cllynQF.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/145/indicacao_053_ivo_ponte_linha_pitoca.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/156/indicacao_054_nedir_placas_interior.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/160/indicacao_055_carmem_iluminacao_sc_305.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/161/indicacao_056_ivo_abertura_hospital_kazBoM0.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/185/indicacao_057_neri.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/186/indicacao_058_carmem.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/189/indicacao_059_neri_galerias_ponte.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/190/indicacao_060_adriane_abrigo_linha_saude.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/191/indicacao_061_faixa_pedretre_rua_mato_grosso.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/193/indicacao_062_maria_calcadas_cemeif.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/194/indicacao_063_maria_helena_protecaono_ginasio.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/195/indicacao_064_tania_lombada_bairro_cantu.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/215/indicacao_065_ivo_lombada_medianeira.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/216/indicacao_066_ivo_lar_idoso.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/220/indicacao_067_benatti_placa_br_282.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/223/indicacao_068_maria_estrada_aparecida.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/250/indicacao_070_ivo_tubulacao_rua_buenos_aires.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/267/indicacao_071_leandro.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/31/mo-o-001-condol-ncias.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/32/mo-o-002-condol-ncias.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/33/mo-o-003-condol-ncias.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/34/mo-o-004-apelo.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/35/mo-o-005-apelo.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/47/mo-o-006-apelo-aposentadoria-deficientes.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/48/mo-o-007-apelo-cirurgias.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/49/mo-ao-008-condolencias-marielle-franco.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/62/mocao_009_condolencias_assolini.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/63/mocao_010_condolencias_idemar_do_amaral.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/64/mocao_011_condolencias_inelci_marta_locatelli_d_ambros.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/65/mocao_012_condolencias_maria_da_cruz_krauss.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/66/mocao_013_condolencias_indianara.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/67/mocao_014__condolencias_siabra.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/68/mocao_015_condolencias_irene_roth.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/93/mocao_016_condolencias_didomenico.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/94/mocao_017_condolencias_irene_dalmoro.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/95/mocao_018_condolencias_nene_cella.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/96/mocao_019_condolencias_aselio_garcia.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/116/mocao_020_condolencias_david_baronio.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/117/mocao_021_condolencias_luiz_sufredini.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/118/mocao_022_condolencias_valdeci_zangalli.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/123/mocao_023_condolencias_santos_de_souza.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/124/mocao_024_condolencias_anisio_schaeffer.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/125/mocao_025__apelo_-_aux__maternidade_agricultoras.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/132/mocao_026_condolencias_ibana.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/133/mocao_027_condolencias_igor_facione.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/152/mocao_028_condolencias_angelo_garlet.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/153/mocao_029_condolencias_maria_puton.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/154/mocao_030_condolencias_zenaria_souza.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/155/mocao_031_apelo_adriane_carmem.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/162/mocao_032_condolencias_fabonato_gLCFMbe.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/163/mocao_033_condolencias_claudio_biluca.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/173/mocao_034_condolencias_osmar_graff___terminar.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/174/mocao_035_condolencias_atilio_terminar.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/181/mocao_036_condolencias_dezare.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/182/mocao_037_condolencias_carmelinda.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/187/mocao_038_aplausos_vidori_stanga.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/188/mocao_039_condolencias_aldo_schneider.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/192/mocao_040_condolencias_olivia_davoglio.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/196/mocao_041_condolencias_elias_folgiarini.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/197/mocao_042_condolencias_edmar_della_mea.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/198/mocao_043_condolencias_severia_vieira.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/199/mocao_044_condolencias_angelina_durante.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/200/mocao_045_condolencias_maria_scantamburlo.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/207/mocao_046_condolencias_angelica_alberton.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/208/mocao_046_condolencias_angelica_alberton.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/209/mocao_048_condolencias_claudenice.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/219/mocao_049_apelo_medida_provisoria_844.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/229/mocao_050_aplausos_cervejaria_anchieta.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/239/mocao_052_condolencias_lerilda_novarnini_da_silva.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/240/mocao_053_condolencias_joana_dalcero.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/241/mocao_054_condolencias_mariana_baptaglin.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/242/mocao_055_condolencias_nilson_izotton.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/243/mocao_056_condolencias_alda_facco_garlet.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/244/mocao_057_condolencias_angelo_sanini.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/251/mocao_058_repudio.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/252/mocao_059_condolencias_nelson_azevedo.docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/253/mocao_060_condolencias_alisson.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/254/mocao_061_aplausos_carros_antigos.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/255/mocao_062__aplausos_ar_livre_ecoturismo.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/37/projeto-de-decreto-legislativo-n-001-contas.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/60/projeto_de_decreto_legislativo_no002___comissao.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/105/projeto_de_decreto_legislativo_no003_contas_2016.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/256/projeto_de_decreto_legislativo_no_004_contas_2017.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/107/projeto_de_resolucao_no001.docx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/108/projeto_de_resolucao_no_002.merito_em_vida.docx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/257/projeto_de_resolucao_no003_prorrogado_comissao.docx" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/258/projeto_de_resolucao_no004_regimento_mirim.docx" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/74/001.projeto_lei_complememtar_altera_a_lc24.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/76/003._plc_reduz_carga_horaria_assistente_social.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/140/plc_004.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/166/006._plc_legislativo_ensaiso_civicos.docx" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/175/007._plc_altera_lc_068_2018.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/212/008._plc_criacao_de_cargo_de_psicologo.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/228/009.__plc_reduz_carga_horaria_fisioterapeuta_pos_j.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/265/10._plc_desburrocratizacao.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/266/11._alteracoes_codigo_tributario.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/9/projeto-de-lei-do-legislativo-n-001.docx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/11/projeto-de-lei-do-legislativo-n-002.docx" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/38/projeto-de-lei-do-legislativo-n-003-galeria-lil-s.docx" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/39/projeto-de-lei-do-legislativo-n-004-ano-agricola.docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/167/projeto_de_lei_do_legislativo_no005.docx" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/226/projeto_de_lei_legislativo_no006_parl._mirim_ok.docx" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/245/projeto_de_lei_legislativo_no007_parl._mirim_ok.docx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/2/02.-conclus-o-da-constru-o-de-edifica-o-do-posto-de-sa-de.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/3/03.-176.913-40-equipamentos-sa-de-e-02-ve-culos.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/5/05.-conder-e-cis-ameosc-r-53.000-00-.doc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/6/06-revis-o-salarial-com-magist-rio-.doc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/7/07.-tombamento-prefeitura-.doc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/8/08.-bombeiros-20.000-00-.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/10/09.-transfer-ncia-apae-repasse-apae-07-02-2018.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/40/10.-ceder-m-quinas-defesa-civil-.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/41/11.-ve-culo-educa-o-.doc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/42/12.-salas-admnistrativas-sa-de-.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/61/14._desafeta_escola_sao_domingos.doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/69/15._altera_lei_2.350_agricultura_KpAUR33.doc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/70/16.__reestrutura_conselho_de_saude_certo.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/71/17._altera_lei_2.313_auxilio_transporte.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/72/18.__projeto_de_lei_bombeiros_professores_masi_me_eG5HjtC.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/73/19.__convenio_ceo_dionisio_cerqueira.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/109/20.__ampliacao_rede_de_iluninacao_13.00000.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/114/21._ratifica_termo_de_cooperacao.doc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/115/22._garagem_cras_credito_especial_pab_investimento.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/122/23._termo_de_fomento_casa_familiar_rural.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/139/projeto_024.docx" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/148/25._100.00000_fundosocial_idosos.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/149/26._emenda_saude_190.00000.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/150/27.__altera_lei_orcamentaria_270.00000.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/151/28._ouvidoria_municipal.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/157/29._reestrutura_conselho_da_educacao.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/158/30._conselho_municipal_de_juventude.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/169/31._recebe_bens_da_receita_federal.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/170/32._termo_de_cessao_de_uso_tre.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/176/33._credito_especial_ponte_ministerio_da_integra_8m9YTM4.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/177/34._declara_bens_inserviveis_e_autoriza_alienacao.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/178/35._suplementacao_sandvick.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/202/36._aquisicao_xavantes.doc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/206/37._remanejamento_de_dotacao_diversos_-_transpor_7Toua41.doc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/210/38._galpao_lixo_reciclavel-_superavit_fep_-_17_09_2018.doc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/211/39._altera_lei_no_2010_e_1.808_-_carros.doc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/217/40.__revisao_do_ppa_2019_-_26_09_2018.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/218/41.__ldo_2019_-_27_09_2018.doc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/221/42._pl_demolicao_aviarios.doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/227/43.__suplementacao_ponte_linha_sao_domingos.doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/230/44.__suplementacoes_de_fh_diversos_setores-24_10_2018.doc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/231/45._projeto_lei_loa_2019.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/232/46._utilizacao_escolas_desativadas.doc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/233/47._concessao_direito_real_de_uso.doc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/234/48._pl_aux_alimentacao_com_alteracao.doc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/235/49.inss_leilao_pos_pref_1.doc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/260/51._lei_anticorrupcao.doc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/261/52._n_-__novembro_2018_-_proj_lei_____2018-_supl_JmmY24J.doc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/262/53.__parcelamento_fap_pos_vanusa.doc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/12/proposta-emenda-lei-organica-001.docx" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/13/requerimento-001-estrada-rural-aht-e-romelandia.docx" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/14/requerimento-002-estrada-s-o-pedro.docx" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/15/requerimento-003-calculo-tributos.docx" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/27/requerimento-004-acostamento.docx" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/28/requerimento-005-neri-estrada-sete.docx" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/29/requerimento-006-mario-estrada-cordilheira.docx" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/30/requerimento-007.-neri-estrada-linha-s-o-paulo.docx" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/44/requerimento-008.-ivo-licen-a.docx" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/57/requerimento_010_adriane_ginasio_nome.docx" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/58/requerimento_011_maria_fiscalizar_posto.docx" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/59/requerimento_012_maria_estrada_unida.docx" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/97/requerimento_013_marcos_estrada_sao_marcos.docx" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/98/requerimento_014_ivo_cumpra-se_lei_2269.docx" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/99/requerimento_015_ivo_valor_venal.docx" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/100/requerimento_016_neri_licenca.docx" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/101/requerimento_017_ivo_onibus_recuperar.docx" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/102/requerimento_018_incra_ivo.docx" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/103/requerimento_019_bancada_estrada_taquarussu.docx" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/147/requerimento_021__ivo_lombada_prateleira.docx" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/112/requerimento_022_leandro_refugio_primavera_gaiola.docx" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/127/requerimento_023_leandro_licenca.docx" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/128/requerimento_024__ivo_acostamento_sao_geraldo.docx" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/171/requerimento_025_ivo__maria_trecho_romelandia.docx" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/183/requerimento_027_ivo_solicitacao_atas_conselho_transito.docx" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/184/requerimento_028_ivo_incra.docx" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/201/requerimento_029_vilson_informacoes.docx" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/203/requerimento_030_mario_neri.docx" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/204/requerimento_031_mario_neri.docx" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/205/requerimento_032_mario_neri.docx" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/213/requerimento_033_ivo.docx" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/214/requerimento_034_ivo_ponte_sao_domingos.docx" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/222/requerimento_035_deinfra_todos_vereadores.docx" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/224/requerimento_036_ivo.docx" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/225/requerimento_037__leandro.docx" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/237/requerimento_038__mario_ipesc.docx" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/246/requerimento_039_ivo.docx" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/247/requerimento_040_leandro.docx" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/248/requerimento_041_maria_estrada_sao_roque.docx" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/249/requerimento_042_ivo_193_bombeiros.docx" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/264/requerimento_043._leandro_ou_vilson.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/46/proposta_de_emenda_no001.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/106/proposta_de_emenda_no002.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/168/proposta_de_emenda_no003_projeto_029.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/179/proposta_de_emenda_no004_projeto_lei_compl_005.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/113/emenda_a_lei_organica_municipal_no007.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/16/indica-o-001-ivo-bancada-galp-o-lixo.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/17/indica-o-002-benattibancada-telefone-posto-caf-.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/18/indica-o-003-benatti-deinfra-ro-adas.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/19/indicacao-004-benatti-lombada-cantu.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/20/indica-o-005-maria-coleta-lixo-gaucha-medianeira.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/23/indica-o-008-ivo-cal-amento.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/50/indicacao_012_adriane_ginasio_cemeif.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/51/indicacao_013_leandro.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/52/indicacao_014_leandro.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/53/indicacao_015_leandro.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/54/indicacao_016_adriane_placa_creche.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/55/indicacao_017_marcos_tubulacao.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/56/indicacao_018_marcos_tuberculose.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/77/indicacao_019_inez_banheiro_cafe.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/78/indicacao_020_inez_toldo_cafe_filho.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/79/indicacao_021_inez_abrigo_passageiros.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/80/indicacao_022_inez_academia_ar_livre.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/81/indicacao_023_maria_viagem_fora_municipio.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/82/indicacao_024_inez_internet.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/83/indicacao_025_ivo_casas_populares.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/84/indicacao_026_ivo__lombada_sete_setembro.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/85/indicacao_027_neri_bueirros.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/86/indicacao_028_leandro_abrigo_cafe.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/87/indicacao_029_ivo_ceder_galpao.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/88/indicacao_030_neri__lombada.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/89/indicacao_031_mario_lombada.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/90/indicacao_032_leandro_iluminacao.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/91/indicacao_033_mario_neri__iluminacao.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/92/indicacao_034_mario_neri_lombada.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/110/indicacao_035_adriane_bancos_no_parque.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/111/indicacao_036_ivo_lombada_sao_roque.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/119/indicacao_037_maria_veiculo_vigilancia.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/120/indicacao_038_odilo_lombada_xavantes.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/121/indicacao_039_maria_instrumentos_musicais.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/126/indicacao_040_ivo_calcamento_padre_stein.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/129/indicacao_041_maria_dentista.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/130/indicacao_042__benatti_ensaios_sete_setembro.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/131/indicacao_043__maria_helena_calendario_do_municipio.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/134/indicacao_044_leandro_iluminacao_gramadinho.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/135/indicacao_045_leandro_asfalto_sao_paulo_alto.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/136/indicacao_046_leandro_asfalto_rua_buenos_aires__xduKcp0.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/137/indicacao_047_vilson_lombada_sao_marcos.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/138/indicacao_048_odilo_placa_sinalizacao.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/141/indicacao_049_nedir_asfalto_comunidade.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/142/indicacao_050_ivo_limpeza_terreno_prefeitura_gqZkO4Y.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/143/indicacao_051_ivo_iluminacao_rua_laguna_cllynQF.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/145/indicacao_053_ivo_ponte_linha_pitoca.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/156/indicacao_054_nedir_placas_interior.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/160/indicacao_055_carmem_iluminacao_sc_305.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/161/indicacao_056_ivo_abertura_hospital_kazBoM0.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/185/indicacao_057_neri.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/186/indicacao_058_carmem.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/189/indicacao_059_neri_galerias_ponte.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/190/indicacao_060_adriane_abrigo_linha_saude.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/191/indicacao_061_faixa_pedretre_rua_mato_grosso.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/193/indicacao_062_maria_calcadas_cemeif.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/194/indicacao_063_maria_helena_protecaono_ginasio.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/195/indicacao_064_tania_lombada_bairro_cantu.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/215/indicacao_065_ivo_lombada_medianeira.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/216/indicacao_066_ivo_lar_idoso.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/220/indicacao_067_benatti_placa_br_282.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/223/indicacao_068_maria_estrada_aparecida.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/250/indicacao_070_ivo_tubulacao_rua_buenos_aires.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/267/indicacao_071_leandro.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/31/mo-o-001-condol-ncias.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/32/mo-o-002-condol-ncias.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/33/mo-o-003-condol-ncias.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/34/mo-o-004-apelo.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/35/mo-o-005-apelo.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/47/mo-o-006-apelo-aposentadoria-deficientes.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/48/mo-o-007-apelo-cirurgias.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/49/mo-ao-008-condolencias-marielle-franco.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/62/mocao_009_condolencias_assolini.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/63/mocao_010_condolencias_idemar_do_amaral.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/64/mocao_011_condolencias_inelci_marta_locatelli_d_ambros.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/65/mocao_012_condolencias_maria_da_cruz_krauss.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/66/mocao_013_condolencias_indianara.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/67/mocao_014__condolencias_siabra.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/68/mocao_015_condolencias_irene_roth.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/93/mocao_016_condolencias_didomenico.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/94/mocao_017_condolencias_irene_dalmoro.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/95/mocao_018_condolencias_nene_cella.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/96/mocao_019_condolencias_aselio_garcia.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/116/mocao_020_condolencias_david_baronio.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/117/mocao_021_condolencias_luiz_sufredini.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/118/mocao_022_condolencias_valdeci_zangalli.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/123/mocao_023_condolencias_santos_de_souza.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/124/mocao_024_condolencias_anisio_schaeffer.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/125/mocao_025__apelo_-_aux__maternidade_agricultoras.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/132/mocao_026_condolencias_ibana.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/133/mocao_027_condolencias_igor_facione.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/152/mocao_028_condolencias_angelo_garlet.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/153/mocao_029_condolencias_maria_puton.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/154/mocao_030_condolencias_zenaria_souza.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/155/mocao_031_apelo_adriane_carmem.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/162/mocao_032_condolencias_fabonato_gLCFMbe.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/163/mocao_033_condolencias_claudio_biluca.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/173/mocao_034_condolencias_osmar_graff___terminar.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/174/mocao_035_condolencias_atilio_terminar.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/181/mocao_036_condolencias_dezare.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/182/mocao_037_condolencias_carmelinda.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/187/mocao_038_aplausos_vidori_stanga.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/188/mocao_039_condolencias_aldo_schneider.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/192/mocao_040_condolencias_olivia_davoglio.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/196/mocao_041_condolencias_elias_folgiarini.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/197/mocao_042_condolencias_edmar_della_mea.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/198/mocao_043_condolencias_severia_vieira.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/199/mocao_044_condolencias_angelina_durante.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/200/mocao_045_condolencias_maria_scantamburlo.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/207/mocao_046_condolencias_angelica_alberton.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/208/mocao_046_condolencias_angelica_alberton.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/209/mocao_048_condolencias_claudenice.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/219/mocao_049_apelo_medida_provisoria_844.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/229/mocao_050_aplausos_cervejaria_anchieta.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/239/mocao_052_condolencias_lerilda_novarnini_da_silva.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/240/mocao_053_condolencias_joana_dalcero.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/241/mocao_054_condolencias_mariana_baptaglin.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/242/mocao_055_condolencias_nilson_izotton.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/243/mocao_056_condolencias_alda_facco_garlet.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/244/mocao_057_condolencias_angelo_sanini.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/251/mocao_058_repudio.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/252/mocao_059_condolencias_nelson_azevedo.docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/253/mocao_060_condolencias_alisson.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/254/mocao_061_aplausos_carros_antigos.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/255/mocao_062__aplausos_ar_livre_ecoturismo.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/37/projeto-de-decreto-legislativo-n-001-contas.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/60/projeto_de_decreto_legislativo_no002___comissao.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/105/projeto_de_decreto_legislativo_no003_contas_2016.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/256/projeto_de_decreto_legislativo_no_004_contas_2017.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/107/projeto_de_resolucao_no001.docx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/108/projeto_de_resolucao_no_002.merito_em_vida.docx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/257/projeto_de_resolucao_no003_prorrogado_comissao.docx" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/258/projeto_de_resolucao_no004_regimento_mirim.docx" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/74/001.projeto_lei_complememtar_altera_a_lc24.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/76/003._plc_reduz_carga_horaria_assistente_social.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/140/plc_004.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/166/006._plc_legislativo_ensaiso_civicos.docx" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/175/007._plc_altera_lc_068_2018.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/212/008._plc_criacao_de_cargo_de_psicologo.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/228/009.__plc_reduz_carga_horaria_fisioterapeuta_pos_j.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/265/10._plc_desburrocratizacao.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/266/11._alteracoes_codigo_tributario.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/9/projeto-de-lei-do-legislativo-n-001.docx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/11/projeto-de-lei-do-legislativo-n-002.docx" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/38/projeto-de-lei-do-legislativo-n-003-galeria-lil-s.docx" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/39/projeto-de-lei-do-legislativo-n-004-ano-agricola.docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/167/projeto_de_lei_do_legislativo_no005.docx" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/226/projeto_de_lei_legislativo_no006_parl._mirim_ok.docx" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/245/projeto_de_lei_legislativo_no007_parl._mirim_ok.docx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/2/02.-conclus-o-da-constru-o-de-edifica-o-do-posto-de-sa-de.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/3/03.-176.913-40-equipamentos-sa-de-e-02-ve-culos.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/5/05.-conder-e-cis-ameosc-r-53.000-00-.doc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/6/06-revis-o-salarial-com-magist-rio-.doc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/7/07.-tombamento-prefeitura-.doc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/8/08.-bombeiros-20.000-00-.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/10/09.-transfer-ncia-apae-repasse-apae-07-02-2018.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/40/10.-ceder-m-quinas-defesa-civil-.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/41/11.-ve-culo-educa-o-.doc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/42/12.-salas-admnistrativas-sa-de-.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/61/14._desafeta_escola_sao_domingos.doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/69/15._altera_lei_2.350_agricultura_KpAUR33.doc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/70/16.__reestrutura_conselho_de_saude_certo.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/71/17._altera_lei_2.313_auxilio_transporte.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/72/18.__projeto_de_lei_bombeiros_professores_masi_me_eG5HjtC.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/73/19.__convenio_ceo_dionisio_cerqueira.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/109/20.__ampliacao_rede_de_iluninacao_13.00000.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/114/21._ratifica_termo_de_cooperacao.doc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/115/22._garagem_cras_credito_especial_pab_investimento.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/122/23._termo_de_fomento_casa_familiar_rural.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/139/projeto_024.docx" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/148/25._100.00000_fundosocial_idosos.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/149/26._emenda_saude_190.00000.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/150/27.__altera_lei_orcamentaria_270.00000.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/151/28._ouvidoria_municipal.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/157/29._reestrutura_conselho_da_educacao.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/158/30._conselho_municipal_de_juventude.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/169/31._recebe_bens_da_receita_federal.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/170/32._termo_de_cessao_de_uso_tre.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/176/33._credito_especial_ponte_ministerio_da_integra_8m9YTM4.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/177/34._declara_bens_inserviveis_e_autoriza_alienacao.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/178/35._suplementacao_sandvick.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/202/36._aquisicao_xavantes.doc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/206/37._remanejamento_de_dotacao_diversos_-_transpor_7Toua41.doc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/210/38._galpao_lixo_reciclavel-_superavit_fep_-_17_09_2018.doc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/211/39._altera_lei_no_2010_e_1.808_-_carros.doc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/217/40.__revisao_do_ppa_2019_-_26_09_2018.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/218/41.__ldo_2019_-_27_09_2018.doc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/221/42._pl_demolicao_aviarios.doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/227/43.__suplementacao_ponte_linha_sao_domingos.doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/230/44.__suplementacoes_de_fh_diversos_setores-24_10_2018.doc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/231/45._projeto_lei_loa_2019.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/232/46._utilizacao_escolas_desativadas.doc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/233/47._concessao_direito_real_de_uso.doc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/234/48._pl_aux_alimentacao_com_alteracao.doc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/235/49.inss_leilao_pos_pref_1.doc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/260/51._lei_anticorrupcao.doc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/261/52._n_-__novembro_2018_-_proj_lei_____2018-_supl_JmmY24J.doc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/262/53.__parcelamento_fap_pos_vanusa.doc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/12/proposta-emenda-lei-organica-001.docx" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/13/requerimento-001-estrada-rural-aht-e-romelandia.docx" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/14/requerimento-002-estrada-s-o-pedro.docx" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/15/requerimento-003-calculo-tributos.docx" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/27/requerimento-004-acostamento.docx" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/28/requerimento-005-neri-estrada-sete.docx" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/29/requerimento-006-mario-estrada-cordilheira.docx" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/30/requerimento-007.-neri-estrada-linha-s-o-paulo.docx" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/44/requerimento-008.-ivo-licen-a.docx" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/57/requerimento_010_adriane_ginasio_nome.docx" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/58/requerimento_011_maria_fiscalizar_posto.docx" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/59/requerimento_012_maria_estrada_unida.docx" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/97/requerimento_013_marcos_estrada_sao_marcos.docx" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/98/requerimento_014_ivo_cumpra-se_lei_2269.docx" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/99/requerimento_015_ivo_valor_venal.docx" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/100/requerimento_016_neri_licenca.docx" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/101/requerimento_017_ivo_onibus_recuperar.docx" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/102/requerimento_018_incra_ivo.docx" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/103/requerimento_019_bancada_estrada_taquarussu.docx" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/147/requerimento_021__ivo_lombada_prateleira.docx" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/112/requerimento_022_leandro_refugio_primavera_gaiola.docx" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/127/requerimento_023_leandro_licenca.docx" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/128/requerimento_024__ivo_acostamento_sao_geraldo.docx" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/171/requerimento_025_ivo__maria_trecho_romelandia.docx" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/183/requerimento_027_ivo_solicitacao_atas_conselho_transito.docx" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/184/requerimento_028_ivo_incra.docx" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/201/requerimento_029_vilson_informacoes.docx" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/203/requerimento_030_mario_neri.docx" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/204/requerimento_031_mario_neri.docx" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/205/requerimento_032_mario_neri.docx" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/213/requerimento_033_ivo.docx" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/214/requerimento_034_ivo_ponte_sao_domingos.docx" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/222/requerimento_035_deinfra_todos_vereadores.docx" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/224/requerimento_036_ivo.docx" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/225/requerimento_037__leandro.docx" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/237/requerimento_038__mario_ipesc.docx" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/246/requerimento_039_ivo.docx" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/247/requerimento_040_leandro.docx" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/248/requerimento_041_maria_estrada_sao_roque.docx" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/249/requerimento_042_ivo_193_bombeiros.docx" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2018/264/requerimento_043._leandro_ou_vilson.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H265"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="35.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="169.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="130.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="129.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>