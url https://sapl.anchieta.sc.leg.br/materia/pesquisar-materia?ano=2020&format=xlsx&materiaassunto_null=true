--- v0 (2025-10-27)
+++ v1 (2026-05-02)
@@ -51,1373 +51,1373 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>EMENDA</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/589/proposta_de_emenda_modificativa_projeto_003.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/589/proposta_de_emenda_modificativa_projeto_003.docx</t>
   </si>
   <si>
     <t>Emenda Modificativa Projeto de Lei nº 003 apresentado por Neri Gaspar, Maria Helena Trentin, Elci Diehl. Leandra Garlet e Hilario Hoffelder: que faz a retirada do valor de R$ 80.000,00 (oitenta mil reais) ao Setor da Cultura.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>CJRF - COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/590/proposta_de_emenda_da_correcao_da_redacao_final_ok.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/590/proposta_de_emenda_da_correcao_da_redacao_final_ok.docx</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA DA CORRETIVA DA REDAÇÃO FINAL_x000D_
 AO PROJETO DE LEI Nº 003 /2020_x000D_
 JUSTIFICATIVA:_x000D_
 Gerando assim uma disparidade entre a abertura de crédito adicional complementar e a respectiva redução orçamentária proposta no projeto original. Pois, manteve a redução de R$ 802.000,00 e deu destinação de apenas R$ 722.000,00. Para retificar o ato, está sendo apresentada emenda de correção de Redação Final.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Vilson Luiz Rossato</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/650/proposta_de_emenda_modificativa.plc007.2020.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/650/proposta_de_emenda_modificativa.plc007.2020.docx</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA MODIFICATIVA_x000D_
 AO PROJETO DE LEI COMPLEMENTAR Nº007/2020._x000D_
 O Vereador que subscreve esta proposta de emenda, depois de cumpridas todas as formalidades legais e regimentais, requer aprovação, para acrescentar o Parágrafo único ao art. 3º, do Projeto de Lei Complementar nº 007/2020, com a seguinte redação_x000D_
 Parágrafo único – Não se aplica a contribuição de melhoria aos serviços de recapeamento asfáltico.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>Pedro Benatti</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/574/indicacao_001-benatti.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/574/indicacao_001-benatti.docx</t>
   </si>
   <si>
     <t>Seja feita ação conjunta entre o Estado de Santa Catarina e o Município de Anchieta para providenciar ampliação dos refúgio lateral ou central na Rodovia SC 161, no sentido Romelândia/Anchieta e um segunda alça de acesso no sentido Anchieta Romelândia para entrada e saída da Linha São José neste município Anchieta.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>Elci Inês Stefanello</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/585/indicacao_n-002-elci.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/585/indicacao_n-002-elci.docx</t>
   </si>
   <si>
     <t>Que o município veja a possibilidade de fazer uma vez por semana a coleta do lixo reciclável separadamente da recolha do lixo urbano.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>Leandra Roscete Garlet</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/</t>
   </si>
   <si>
     <t>Indica que seja feito calçamento com pedras irregulares da saída da Avenida Anchieta ate a Servidão Onor de Souza acesso a Linha São Marcos neste município.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>2 - Hilario Hoffelder</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/588/indicacao_n-004-hilario.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/588/indicacao_n-004-hilario.docx</t>
   </si>
   <si>
     <t>Indica que o Município de Anchieta viabilize disponibilidade de mais recursos para o departamento de esportes.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/592/indicacao_n-005-benatti.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/592/indicacao_n-005-benatti.docx</t>
   </si>
   <si>
     <t>Indica que seja colocada placa de indicação no trevo de acesso à Romelândia/SC na SC 305, para as seguintes localidades:_x000D_
 BR  163 SÃO MIGUEL DO OESTE  _x000D_
 ROMELÂNDIA  _x000D_
 BR 282      _x000D_
 MARAVILHA  _x000D_
 CHAPECÓ  _x000D_
 RIO GRANDE DO SUL</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/598/indicacao_n-006-elci_diehl.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/598/indicacao_n-006-elci_diehl.docx</t>
   </si>
   <si>
     <t>Indica que seja construído redutor de velocidade (quebra-molas ou lombada) e placa com sinalização na Rua Professor Valdir Roberto Scholtze em frente à casa do Senhor Hélio Cristofoli no lado esquerdo de quem chega à cidade, e uma lombada na Rua 13 de Maio próximo à casa do Senhor Valnei Carlos Stanga.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/599/indicacao_n-007_leandra.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/599/indicacao_n-007_leandra.docx</t>
   </si>
   <si>
     <t>Indica que o Poder Executivo Municipal, por meio da Secretaria de Agricultura, efetue estudo para analisar a viabilidade de efetuar exames de tuberculose e brucelose em todos os bovinos com ajuda de custo nos exames, em virtude de vários casos existentes tanto no animal como no ser humano em nosso município.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Adriane  Brassiani</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/607/indicacao_n-008-adriane.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/607/indicacao_n-008-adriane.docx</t>
   </si>
   <si>
     <t>Indica que seja colocado Placas de Identificação e Placas de Orientação de Destino na cidade para a indicação e orientação dos munícipes, visitantes e turistas.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Mario Luiz Signor</t>
   </si>
   <si>
     <t>Solicita que seja feita a roçada e limpeza na rodovia SC 305, do trecho compreendido entre o trevo de Anchieta à Palma Sola, mais precisamente ao acesso à Rua Olímpio Dal magro deste Município.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/617/indicacao_010_adriane.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/617/indicacao_010_adriane.docx</t>
   </si>
   <si>
     <t>PARA QUE O EXECUTIVO MUNICIPAL ESTUDE A POSSIBILIDADE DE CONCEDER UM ADICIONAL DE INSALUBRIDADE DE 40% AOS SERVIDORES PÚBLICOS DA SAÚDE DURANTE A PANDEMIA DA COVID-19.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/618/indicacao_011_benatti.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/618/indicacao_011_benatti.docx</t>
   </si>
   <si>
     <t>Que o município estude a possibilidade de fazer a pintura de faixa de pedestre na SC 305, aonde dá acesso as Empresas Di Qualita Estofados, CVL Maquinas, Monique Moveis e acesso para a propriedade do Senhor Nego Vidaletti.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>NERI GASPAR, Vilson Luiz Rossato</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/623/indicacao_n-012_lombadas_rua_buenos_aires_neri_vilson.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/623/indicacao_n-012_lombadas_rua_buenos_aires_neri_vilson.docx</t>
   </si>
   <si>
     <t>Indica que seja construídas duas faixas elevadas na Rua Buenos Aires uma próxima a casa do Senhor Oli Somavilla e outra próxima da Empresa Indústria e Comércio de Móveis Meotti Parpinelli e uma rotatória nos cruzamentos com a Rua Vereador Geraldo Garlet e Rua Buenos Aires.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Carmem Justina Gorczveski</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/626/indicacao_n-013-carmem.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/626/indicacao_n-013-carmem.docx</t>
   </si>
   <si>
     <t>Indica que seja construído 2 (dois) redutores de velocidade (quebra-molas ou lombada) e placa com sinalização na Rua Minas Gerais, sendo 1 (um) próximo a Biblioteca Municipal e outro próximo a Eletrônica melodia neste município.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>IVO SCHAEFFER</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/628/indicacao_n-014-ivo.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/628/indicacao_n-014-ivo.docx</t>
   </si>
   <si>
     <t>Indica que o município faça uma parceria com os moradores no Bairro Cantu colocando tubulação na sarjeta que passa na divisa da propriedade do Senhor Valmor Guerini com os demais moradores e que o secretário de desenvolvimento Local converse com os mesmos para pagarem a tubulação e o município participa com a mão de obra.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/633/indicacao_n-015_benatti.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/633/indicacao_n-015_benatti.docx</t>
   </si>
   <si>
     <t>Sugere que proceda a troca das lâmpadas tradicionais pôr lâmpadas tipo LED nas Ruas Avenida Brasil, Rua Olímpio Dal Magro, Rua Domingos Dal Ri e Rua Caçador neste município.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/657/indicacao_n-016-ivo.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/657/indicacao_n-016-ivo.docx</t>
   </si>
   <si>
     <t>Indica que o município faça melhorias no acesso à chácara n.49, ao lado da SC 305 no Bairro Cantú, que liga ao centro da cidade de Anchieta, pela Rua Assis Brasil.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Mario Luiz Signor, Adriane  Brassiani, Carmem Justina Gorczveski, Leandro da Rosa, Pedro Benatti</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/658/indicacao_n-017-bancada_e_mario-iluminacao.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/658/indicacao_n-017-bancada_e_mario-iluminacao.docx</t>
   </si>
   <si>
     <t>Indica que o Município ajuste com a CELESC que está transformando a rede elétrica na região da garagem e gramadinho em rede trifásica, para preparar e instalar a iluminação pública em toda a extensão do trajeto do cemitério até o Gramadinho.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/659/indicacao_n-018-benatti-iluminacao_led.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/659/indicacao_n-018-benatti-iluminacao_led.docx</t>
   </si>
   <si>
     <t>Sugere que proceda a troca das lâmpadas tradicionais pôr lâmpadas tipo LED na Rua Minas Gerais, continuidade da Alto Peças e Mecânica Fissol até a Rua Olinda e da Rua Buenos Aires próximo ao Ginásio Municipal Hilário Pompermayer até a Rua Olinda neste município.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Maria Helena Trentin</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/660/indicacao_n-019-maria-iluminacao_e_lombada.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/660/indicacao_n-019-maria-iluminacao_e_lombada.docx</t>
   </si>
   <si>
     <t>Indica que seja colocado poste com iluminação pública na Rua Professor Valdir Roberto Scholtze da residência da família Daltoé ate a entrada do loteamento Alto da Colina e que o órgão municipal competente estude a possibilidade de instalação de redutor de velocidade nas próximo a entrada do loteamento.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/676/indicacao_n-020_maria_helena.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/676/indicacao_n-020_maria_helena.docx</t>
   </si>
   <si>
     <t>Indica que seja construída calçada ao longo da SC 305, mais especificamente no Bairro Cantu do acesso às residências do Bairro Cantu até o Trevo principal de acesso à cidade de Anchieta.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/569/mocao_n.001-apelo-reforma_da_previdencia.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/569/mocao_n.001-apelo-reforma_da_previdencia.docx</t>
   </si>
   <si>
     <t>Moção de Apelo nº 001 Que estenda para as carreiras da Polícia Civil, Polícia Penal e IGP as regras de aposentadoria previstas para os Policiais Militares, dando tratamento isonômico na Reforma da Previdência a todos integrantes da Segurança Pública.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/570/mocao_n.002-condolencias-_baroni.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/570/mocao_n.002-condolencias-_baroni.docx</t>
   </si>
   <si>
     <t>Moção de Condolências nº 002: Consternados com o falecimento da Sra. Lourdes Aimi Baroni aos 72 anos de idade, no dia 10 de janeiro de 2020. Por essa moção os vereadores da 13ª Legislatura da Câmara de Vereadores de Anchieta prestam condolências a sua família.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/579/mocao_n.003_-_condolencias_-_romarino.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/579/mocao_n.003_-_condolencias_-_romarino.docx</t>
   </si>
   <si>
     <t>Moção de Condolências: Consternados com o falecimento do Sr. Romarino Garlet aos 68 anos de idade, no dia 25 de janeiro de 2020. Por essa moção os vereadores da 13ª Legislatura da Câmara de Vereadores de Anchieta prestam condolências a sua família.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/583/mocao_n.004-condolencias-lara.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/583/mocao_n.004-condolencias-lara.docx</t>
   </si>
   <si>
     <t>Consternados com o falecimento do Sra. Maria Eugenia da Silva Ramos de Lara,os 89 anos de idade, no dia 22 de janeiro de 2020. Por essa moção os vereadores da 13ª Legislatura da Câmara de Vereadores de Anchieta prestam condolências a sua família.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/584/mocao_n.005-condolencias-garlet.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/584/mocao_n.005-condolencias-garlet.docx</t>
   </si>
   <si>
     <t>Consternados com o falecimento do Sr. Roque Garlet aos 62 anos de idade, e sua nora Sra. Sônia Ercico aos 36 anos de idade, no dia 22 de janeiro de 2020. Por essa moção os vereadores da 13ª Legislatura da Câmara de Vereadores de Anchieta prestam condolências a sua família.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/604/mocao_n.006_olimar_pessetto.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/604/mocao_n.006_olimar_pessetto.docx</t>
   </si>
   <si>
     <t>Consternados com o triste falecimento do Sr. Olimar Pessetto aos 35 anos de idade, no dia 19 de fevereiro de 2020. Por essa moção os vereadores da 13ª Legislatura da Câmara de Vereadores de Anchieta prestam condolências a sua família.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/605/mocao_n.007_emenda_815_saude.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/605/mocao_n.007_emenda_815_saude.docx</t>
   </si>
   <si>
     <t>Moção de Apoio para liberação e pagamento das Emenda 815 que trata de Destinação aos Consórcios Intermunicipais de Saúde em atendimento ao CIS dos municípios para média e alta complexidade de paciente.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/606/mocao_n.008_edi_pereira.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/606/mocao_n.008_edi_pereira.docx</t>
   </si>
   <si>
     <t>Consternados com o falecimento do Sr. Edi Da Silva Pereira popular Mano Preto aos 38 anos de idade, no dia 02 de março de 2020. Por essa moção os vereadores da 13ª Legislatura da Câmara de Vereadores de Anchieta prestam condolências a sua família.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/614/mocao_n.009_aplausos-terra_viva-ivo.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/614/mocao_n.009_aplausos-terra_viva-ivo.docx</t>
   </si>
   <si>
     <t>Parabenizar a Cooperativa Regional de Comercialização do Extremo Oeste de SC (Coperoeste), fabricante dos produtos lácteos Terra Viva e Amanhecer que estará doando gratuitamente leite para o Hospital Regional Terezinha Gaio Basso de São Miguel do Oeste e a Associação Hospitalar Beneficente São Lucas de Guaraciaba.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/620/mocao_n.010_aplausos_saude.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/620/mocao_n.010_aplausos_saude.docx</t>
   </si>
   <si>
     <t>Moção de Aplausos nº010: Parabenizar todos os profissionais da Saúde que neste momento de pandemia mundial não medem esforços para cumprir com seu papel de salvar vidas.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/621/mocao_n.011_apelo_uvesc..doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/621/mocao_n.011_apelo_uvesc..doc</t>
   </si>
   <si>
     <t>Moção de Apelo nº011: Todos unanimemente defendem a recuperação do país e estimulam seus senadores e deputados federais a tratar e aprovarem o adiamento e a unificação das eleições para 2022, e que neste momento as atenções se voltem à retomada do crescimento do País.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/629/mocao_n.012-apelo-governador_sc.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/629/mocao_n.012-apelo-governador_sc.docx</t>
   </si>
   <si>
     <t>Para Que O Governo Do Estado Reconsidere A Intenção De Doar O Terreno Onde Está Alocado O Imóvel Do DEINFRA – Departamento Estadual De Infraestrutura Do Estado De Santa Catarina, Localizado Na Rua Santos Dumont, 131, Centro De São Miguel Do Oeste, Para O SESC – Serviço Social Do Comércio, Apelando Para Que Referido Imóvel Seja Destinado Ao Hospital Regional Teresinha Gaio Basso, Ou Ainda Para Que O Imóvel Seja Alienado E O Valor Obtido Rateado Entre As Secretarias De Saúde Dos 19 Municípios Da AMEOSC.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/637/mocao_n.013-apelo-deputadossenadores_assembleia.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/637/mocao_n.013-apelo-deputadossenadores_assembleia.docx</t>
   </si>
   <si>
     <t>O atual Fundeb tem vigência até 31 de dezembro de 2020. Portanto, dizemos e requeremos o que segue: _x000D_
 1.	Considerando a importância que a aprovação da PEC 15/2015 possui para a Educação Pública brasileira, como principal fonte financiadora da Educação Básica de Estados e Municípios brasileiros;_x000D_
 2.	Considerando que o Novo texto, é resultado de amplo debate e negociação entre parlamentares, entidades e organizações sociais para buscar atender da melhor forma possível as demandas da Educação Básica brasileira;_x000D_
 3.	Considerando que a ampliação da complementação da União ao Fundo, de forma gradativa que inicia, em 2021, com 12,5% e e alcança os 20% em seis anos; _x000D_
 4.	Considerando que Estados e Municípios brasileiros contam com a aprovação das propostas do Novo Fundo, a fim de garantir mais equidade e qualidade da Educação Pública Brasileira; e_x000D_
 5.	Considerando que está prevista para esta semana a inclusão da PEC 15/2015, na pauta do Plenário da Câmara dos Deputados para votação, que deverá ser</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/643/mocao_n.014_condolencias.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/643/mocao_n.014_condolencias.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE CONDOLÊNCIAS Nº014/2020_x000D_
  Todos os vereadores da Câmara Municipal de Anchieta Consternados com os falecimentos no mês de Março de 2020:  Senhor Alcides Troiani e Senhora Angelina Ribeiro; Consternados com os falecimentos no mês de Abril de 2020: Senhora Geni Maria Guerini e Senhor Adelar Santin; Consternados com os falecimento no mês de Maio de 2020: Senhora Augusta Da Silva Pereira e Senhora Lídia Santana;  Consternados com os falecimentos no mês de Junho de 2020:  Senhor José Aldori Chaves, Senhor Hélio João Benatti, Senhor Pedro de Rossi, e Senhoa Ignes Azzolini Benini;  Consternados com os falecimentos no mês de Julho de 2020:  Senhor Adelir Moserle, Senhor Dinarte Adão Michel, e do Padre Fiorenzo Bertoli.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/647/mocao_n.015_apoio_cidasc_sec_agricultura_sc.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/647/mocao_n.015_apoio_cidasc_sec_agricultura_sc.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO a Secretaria da Agricultura do Estado de Santa Catarina e Cidasc por não obedecer a nova Instrução Normativa do Ministério da Agricultura e sim mantendo as regras vigentes no Estado de Santa Catarina.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>Consternados com os falecimentos no mês de Julho do Senhor Dorvalino Presotto, Senhor Nelson Treviso, Senhor Otmar Enrik e Senhora Leticia Ongaratto Tabaldi; Consternados com os falecimentos no mês de Agosto do Senhor Ernesto Sufredini, Senhora Neli Morais, Senhor Delso de Lara e Senhor Pedro Schoff. Os vereadores da 13ª Legislatura da Câmara de Vereadores de Anchieta prestam condolências as suas famílias enlutadas.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/661/mocao_n.017-apoio-governador-penitensiaria.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/661/mocao_n.017-apoio-governador-penitensiaria.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO para que os candidatos ao cargo de Agente Penitenciário, aprovados na prova escrita no Concurso Público Edital 001/2019 –SAP/SC, sejam convocados para    o Curso de Preparação de Agente Penitenciário, formando o Cadastro de Reserva.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/669/mocao_n.018-aplausos-cvl_maquinas.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/669/mocao_n.018-aplausos-cvl_maquinas.docx</t>
   </si>
   <si>
     <t>Honra ao mérito a sociedade anchietense e a Empresas CVL Maquinas pelos 41 anos de atividade nessa cidade de Anchieta.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/672/mocao_n.019-apelo-eventos_ok.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/672/mocao_n.019-apelo-eventos_ok.docx</t>
   </si>
   <si>
     <t>APELA ÀS AUTORIDADES REPRESENTATIVAS DO MUNICIPIO DE ANCHIETA-SC, PARA QUE AUTORIZEM O RETORNO DOS EVENTOS SOCIAIS, DENTRO DAS NORMAS DE SEGURANÇA, SEGUINDO A PORTARIA SES Nº 658, DE 28 DE AGOSTO DE 2020 COMO TEM FEITO OUTROS MUNICIPIOS.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/679/mocao_n.020_condolencias_vianei.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/679/mocao_n.020_condolencias_vianei.docx</t>
   </si>
   <si>
     <t>Consternados com o falecimento da Sr. João Vianei Uliana, no dia 08 de outubro de 2020. Consternados com o falecimento do Sr. Dorval Pedretti, no dia 17 de outubro de 2020. Por essa moção os vereadores da 13ª Legislatura da Câmara de Vereadores de Anchieta prestam condolências a sua família.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/680/mocao_n.021-apelo-sc_161-tapa_burraco.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/680/mocao_n.021-apelo-sc_161-tapa_burraco.docx</t>
   </si>
   <si>
     <t>Moção de Apoio: Apela que seja feito um tapa buraco na Rodovia SC 161 trecho entre Anchieta e Romelândia.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Adriane  Brassiani, Carmem Justina Gorczveski, IVO SCHAEFFER, Leandro da Rosa, Mario Luiz Signor, NERI GASPAR, Paulo Vitorino, Pedro Benatti, Vilson Luiz Rossato</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/685/mocao_n.022-condolencias-guerini.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/685/mocao_n.022-condolencias-guerini.docx</t>
   </si>
   <si>
     <t>Consternados com o falecimento da Sra. Jandira Brunetto Guerini, no dia 31 de outubro de 2020. Por essa moção os vereadores da 13ª Legislatura da Câmara de Vereadores de Anchieta prestam condolências a sua família.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/688/mocao_n.023_apelo.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/688/mocao_n.023_apelo.docx</t>
   </si>
   <si>
     <t>Apelando para que sejam adotadas medidas de auxílio aos agricultores que sofrem os efeitos da estiagem na região.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
     <t>Neri Gaspar</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/591/projeto_de_decreto_legislativo_no001.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/591/projeto_de_decreto_legislativo_no001.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO AO_x000D_
 PREFEITO MUNICIPAL PARA SE AUSENTAR DO PAÍS</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO LEI COMPLEMENTAR</t>
   </si>
   <si>
     <t>Ivan José Canci</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/578/projeto_lei_complementar_001_gratificacao_comiss_K2dXG6c.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/578/projeto_lei_complementar_001_gratificacao_comiss_K2dXG6c.doc</t>
   </si>
   <si>
     <t>Acrescenta dispositivos na lei complementar nº 033/2011, e dá outras providências.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/596/02._altera_anexo_unico_politica_ambiental_fev_2020.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/596/02._altera_anexo_unico_politica_ambiental_fev_2020.docx</t>
   </si>
   <si>
     <t>Dá nova redação aos itens 8 e 10 e inclui o item 20 ao anexo único da lei complementar nº 080/2019.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/601/003._plc_alteracao_quadro_de_vagas_magisterio.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/601/003._plc_alteracao_quadro_de_vagas_magisterio.docx</t>
   </si>
   <si>
     <t>ADAPTA E CONSOLIDA QUADRO GERAL DE VAGAS DO PLANO DE CARREIRA DO MAGISTÉRIO PÚBLICO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/615/04._plc_canalizacoes.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/615/04._plc_canalizacoes.doc</t>
   </si>
   <si>
     <t>INSTITUI A FAIXA SANITÁRIA, DISPÕE SOBRE A EMISSÃO DE ALVARÁ DE LICENÇA PARA CONSTRUÇÃO EM LOTES URBANOS LOCALIZADOS EM ÁREAS LINDEIRAS A CURSOS DE ÁGUA NATURAIS CANALIZADOS OU A VALAS E DRENOS PARA O ESCOAMENTO DE ÁGUAS PLUVIAIS CANALIZADOS OU NÃO, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/624/005._projeto_lei_complementar__-_subsidios.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/624/005._projeto_lei_complementar__-_subsidios.docx</t>
   </si>
   <si>
     <t>FIXA O SUBSÍDIO DO PREFEITO, VICE-PREFEITO, SECRETÁRIOS MUNICIPAIS, VEREADORES E PRESIDENTE DA CÂMARA DO MUNICÍPIO DE ANCHIETA, ESTADO DE SANTA CATARINA PARA OS EXERCÍCIOS DE 2021 A 2024 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/630/006.projeto_lei_complementar_-subsidios.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/630/006.projeto_lei_complementar_-subsidios.docx</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR 051/2016 E A LEI COMPLEMENTAR 052/2016 QUE FIXA O SUBSÍDIO DO PREFEITO, VICE-PREFEITO, DE VEREADOR E PRESIDENTE DA CÂMARA, DO MUNICÍPIO DE ANCHIETA, ESTADO DE SANTA CATARINA, PARA OS EXERCÍCIOS DE 2021 A 2024 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/645/007._projeto_lei_complementar_-_autoriza_a_pavi_c6VhI4l.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/645/007._projeto_lei_complementar_-_autoriza_a_pavi_c6VhI4l.docx</t>
   </si>
   <si>
     <t>AUTORIZA A EXECUÇÃO DE OBRAS DE PAVIMENTAÇÃO ASFÁLTICA E/OU COM PEDRAS IRREGULARES EM RUAS E AVENIDAS NO MUNICÍPIO DE ANCHIETA/SC E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/666/08._autoriza_a_pavimentar_ruas.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/666/08._autoriza_a_pavimentar_ruas.docx</t>
   </si>
   <si>
     <t>AUTORIZA A EXECUÇÃO DE OBRAS COM PEDRAS IRREGULARES EM RUAS NO MUNICÍPIO DE ANCHIETA/SC E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/675/009._minuta_pl_altera_plano_diretor_-_tabelas__faixa_de_dominio.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/675/009._minuta_pl_altera_plano_diretor_-_tabelas__faixa_de_dominio.docx</t>
   </si>
   <si>
     <t>CRESCENTA DISPOSITIVOS NA LEI COMPLEMENTAR 026/2010, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/691/010._honorarios_de_sucumbencia.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/691/010._honorarios_de_sucumbencia.docx</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O PAGAMENTO DE HONORÁRIOS DE SUCUMBÊNCIA AO ADVOGADO DO MUNICÍPIO DE ANCHIETA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/692/011._altera_codigo_tributario.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/692/011._altera_codigo_tributario.docx</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 001/2005 QUE DISPÕE SOBRE NORMAS GERAIS DE DIREITO TRIBUTÁRIO E DE ADMINISTRAÇÃO TRIBUTÁRIA DO MUNICÍPIO DE ANCHIETA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>PROJETO LEI LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/573/projeto_de_lei_legislativo_no001__revisao_anual.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/573/projeto_de_lei_legislativo_no001__revisao_anual.docx</t>
   </si>
   <si>
     <t>PROMOVE A REVISÃO GERAL ANUAL DA REMUNERAÇÃO DOS SERVIDORES E AGENTES POLÍTICOS DA CÂMARA DE VEREADORES, E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO LEI ORDINÁRIA</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/571/01._projeto_de_lei_energia_trifasica.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/571/01._projeto_de_lei_energia_trifasica.doc</t>
   </si>
   <si>
     <t>Autoriza a Alteração do Plano Plurianual, da Lei de Diretrizes Orçamentárias e da Lei Orçamentária Anual através da abertura de Crédito Adicional Especial na importância de até R$ 168.873,91 (cento e sessenta e oito mil, oitocentos e setenta e três reais e noventa e um centavos) e contém outras providências.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/572/02._pl_revisao_servidores.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/572/02._pl_revisao_servidores.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DO VENCIMENTO DOS SERVIDORES PÚBLICOS MUNICIPAIS, DO SUBSÍDIO DOS AGENTES POLÍTICOS E DO MAGISTÉRIO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/580/03._orcamento_saude__cultura.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/580/03._orcamento_saude__cultura.doc</t>
   </si>
   <si>
     <t>Autoriza a Alteração do Plano Plurianual, da Lei de Diretrizes Orçamentárias e da Lei Orçamentária Anual através da abertura de Crédito Adicional Suplementar na importância de até R$ 802.000,00 (oitocentos e dois mil reais) e contém outras providências</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/581/04._pl_ratificacao_consad.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/581/04._pl_ratificacao_consad.doc</t>
   </si>
   <si>
     <t>RATIFICA A 1ª ALTERAÇÃO E CONSOLIDAÇÃO DO PROTOCOLO DE INTENÇÕES DO CONSÓRCIO INTERMUNICIPAL E INTERESTADUAL DE MUNICÍPIOS – SANTA CATARINA, PARANÁ E RIO GRANDE DO SUL – DE SEGURANÇA ALIMENTAR, ATENÇÃO A SANIDADE AGROPECUÁRIA E DESENVOLVIMENTO LOCAL – CONSAD E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/587/05.__termo_de_fomento_apae.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/587/05.__termo_de_fomento_apae.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR REPASSE DE RECURSOS PARA ORGANIZAÇÃO DA SOCIEDADE CIVIL, MEDIANTE INEXIGIBILIDADE DE CHAMAMENTO PÚBLICO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/594/06.__projeto_lei_anchieta_expo.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/594/06.__projeto_lei_anchieta_expo.docx</t>
   </si>
   <si>
     <t>Autoriza a Alteração do Plano Plurianual, da Lei de Diretrizes Orçamentárias e da Lei Orçamentária Anual através da abertura de Crédito Adicional Especial na importância de até R$ 50.000,00 (cinquenta mil reais) e contém outras providências.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/595/07._desenvolvimento_local.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/595/07._desenvolvimento_local.docx</t>
   </si>
   <si>
     <t>Autoriza a Alteração do Plano Plurianual, da Lei de Diretrizes Orçamentárias e da Lei Orçamentária Anual através da abertura de Crédito Adicional Suplementar na importância de até R$ 4.000,00 (quatro mil reais) e contém outras providências.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/602/08.__revoga_lei_canalizacoes.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/602/08.__revoga_lei_canalizacoes.doc</t>
   </si>
   <si>
     <t>REVOGA A LEI Nº 2.436/2019, DE 14 DE JUNHO DE 2019 E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/603/09._termo_de_fomento_casa_familiar.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/603/09._termo_de_fomento_casa_familiar.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR REPASSE DE RECURSOS PARA ORGANIZAÇÃO DA SOCIEDADE CIVIL, MEDIANTE INEXIGIBILIDADE DE CHAMAMENTO PÚBLICO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/608/10._projeto_lei_veiculo_merenda.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/608/10._projeto_lei_veiculo_merenda.docx</t>
   </si>
   <si>
     <t>Autoriza a Alteração do Plano Plurianual, da Lei de Diretrizes Orçamentárias e da Lei Orçamentária Anual através da abertura de Crédito Adicional Especial na importância de até R$ 70.000,00 (setenta mil reais) e contém outras providências.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/609/11._projeto_lei_cessao_onerosa.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/609/11._projeto_lei_cessao_onerosa.doc</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE ATÉ R$ 136.968,11 (CENTO E TRINTA E SEIS MIL, NOVECENTOS E SESSENTA E OITO REAIS E ONZE CENTAVOS) E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/610/12.__encargos_caixa.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/610/12.__encargos_caixa.docx</t>
   </si>
   <si>
     <t>Autoriza a Alteração do Plano Plurianual, da Lei de Diretrizes Orçamentárias e da Lei Orçamentária Anual através da abertura de Crédito Adicional Suplementar na importância de até R$ 84.000,00 (oitenta e quatro mil reais) e contém outras providências.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/611/13._recebe_carros_da_receita_federal.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/611/13._recebe_carros_da_receita_federal.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A RECEBER EM DOAÇÃO VEÍCULOS APREENDIDOS PELA RECEITA FEDERAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/612/14._autoriza_firmar_acordo_de_cooperacao_com_igp.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/612/14._autoriza_firmar_acordo_de_cooperacao_com_igp.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL FIRMAR ACORDO DE COOPERAÇÃO TÉCNICA COM O ESTADO DE SANTA CATARINA, POR MEIO DO INSTITUTO GERAL DE PERÍCIA, VISANDO DESCENTRALIZAR A ATIVIDADE DE INSERÇÃO DE DADOS DE IDENTIFICAÇÃO CIVIL, PRELIMINAR À EMISSÃO DA CÉDULA INDIVIDUAL DE IDENTIFICAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/616/15._operacao_de_credito-_asfaltamento_1.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/616/15._operacao_de_credito-_asfaltamento_1.docx</t>
   </si>
   <si>
     <t>Autoriza a Alteração do Plano Plurianual, da Lei de Diretrizes Orçamentárias e da Lei Orçamentária Anual através da abertura de Crédito Adicional Suplementar na importância de até R$ 15.441,92 (quinze mil, quatrocentos e quarenta e um reais e noventa e dois centavos) e contém outras providências</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/619/16._fixa_valor_minimo_para_execucao_fiscal_.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/619/16._fixa_valor_minimo_para_execucao_fiscal_.docx</t>
   </si>
   <si>
     <t>LIMITA OS VALORES PARA FINS DE AJUIZAMENTO DAS EXECUÇÕES FISCAIS NO MUNICÍPIO DE ANCHIETA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/631/17._operacao_de_credito-_calcamento.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/631/17._operacao_de_credito-_calcamento.docx</t>
   </si>
   <si>
     <t>Autoriza a Alteração do Plano Plurianual, da Lei de Diretrizes Orçamentárias e da Lei Orçamentária Anual através da abertura de Crédito Adicional Suplementar na importância de até R$ 2.000,00 (dois mil reais) e contém outras providências.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/634/18._projeto_de_lei_-_cessao_onerosa_-_em_substituicao.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/634/18._projeto_de_lei_-_cessao_onerosa_-_em_substituicao.docx</t>
   </si>
   <si>
     <t>Autoriza a Alteração do Plano Plurianual, da Lei de Diretrizes Orçamentárias e da Lei Orçamentária Anual através da abertura de Créditos Adicionais Suplementares na importância de até R$ 107.332,86 (cento e sete mil, trezentos e trinta e dois reais e oitenta e seis centavos) e contém outras providências.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/635/19._projeto_de_lei_-_fundeb.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/635/19._projeto_de_lei_-_fundeb.docx</t>
   </si>
   <si>
     <t>Autoriza a Alteração do Plano Plurianual, da Lei de Diretrizes Orçamentárias e da Lei Orçamentária Anual através da abertura de Créditos Adicionais Suplementares na importância de até R$ 764.000,00 (setecentos e sessenta e quatro mil reais) e contém outras providências.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/636/20._projeto_de_lei_-_cessao_onerosa_celesc.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/636/20._projeto_de_lei_-_cessao_onerosa_celesc.docx</t>
   </si>
   <si>
     <t>Autoriza a Alteração do Plano Plurianual, da Lei de Diretrizes Orçamentárias e da Lei Orçamentária Anual através da abertura de Crédito Adicional Suplementar na importância de até R$ 51.188,98 (cinquenta e um mil, cento e oitenta e oito reais e noventa e oito centavos) e contém outras providências</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/639/21._cessao_onerosa_-_galpao_para_reciclagem.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/639/21._cessao_onerosa_-_galpao_para_reciclagem.docx</t>
   </si>
   <si>
     <t>Autoriza a Alteração do Plano Plurianual, da Lei de Diretrizes Orçamentárias e da Lei Orçamentária Anual através da abertura de Créditos Adicionais Especiais na importância de até R$ 55.000,00 (cinquenta e cinco mil reais) e contém outras providências.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/640/22._retroescavadeira.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/640/22._retroescavadeira.doc</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE ATÉ R$ 300.000,00 (TREZENTOS MIL REAIS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/644/23._cessao_onerosa_infra_es._urbana.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/644/23._cessao_onerosa_infra_es._urbana.docx</t>
   </si>
   <si>
     <t>Autoriza a Alteração do Plano Plurianual, da Lei de Diretrizes Orçamentárias e da Lei Orçamentária Anual através da abertura de Crédito Adicional Suplementar na importância de até R$ 16.000,00 (dezesseis mil reais) e contém outras providências.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/646/24._nomina_prolongamento_da_rua_osmar_cesca.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/646/24._nomina_prolongamento_da_rua_osmar_cesca.docx</t>
   </si>
   <si>
     <t>RECONHECE E DENOMINA LOGRADOURO PÚBLICO MUNICIPAL, SOB A DENOMINAÇÃO QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/651/25._desafetacao__e_concessao_escola_guarani.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/651/25._desafetacao__e_concessao_escola_guarani.doc</t>
   </si>
   <si>
     <t>AUTORIZA A DESAFETAÇÃO E A REALIZAÇÃO DE CONCESSÃO DE DIREITO REAL DE USO DE BEM IMÓVEL, PARA FINS INDUSTRIAIS, ATRAVÉS DE PROCESSO LICITATÓRIO COM O ESTABELECIMENTO DE ENCARGOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/655/26._diversos_orcamentos_-_folha.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/655/26._diversos_orcamentos_-_folha.docx</t>
   </si>
   <si>
     <t>Autoriza a Alteração do Plano Plurianual, da Lei de Diretrizes Orçamentárias e da Lei Orçamentária Anual através da abertura de Créditos Adicionais Suplementares na importância de até R$ 463.500,00 (quatrocentos e sessenta e três mil e quinhentos reais) e contém outras providências.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/662/27._recebe_em_doacao_terreno_vargem_bonita.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/662/27._recebe_em_doacao_terreno_vargem_bonita.doc</t>
   </si>
   <si>
     <t>AUTORIZA RECEBER EM DOAÇÃO BEM IMÓVEL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/663/28._projeto_lei_educacao_portoes.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/663/28._projeto_lei_educacao_portoes.docx</t>
   </si>
   <si>
     <t>Autoriza a Alteração do Plano Plurianual, da Lei de Diretrizes Orçamentárias e da Lei Orçamentária Anual através da abertura de Crédito Adicional Suplementar na importância de até R$ 5.000,00 (cinco mil reais) e contém outras providências.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/664/29._projeto_lei_ossario.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/664/29._projeto_lei_ossario.docx</t>
   </si>
   <si>
     <t>Autoriza a Alteração do Plano Plurianual, da Lei de Diretrizes Orçamentárias e da Lei Orçamentária Anual através da abertura de Crédito Adicional Especial na importância de até R$ 12.548,99 (doze mil, quinhentos e quarenta e oito reais e noventa e nove centavos) e contém outras providências.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/665/30._projeto_de_lei_-_cessao_onerosa_calcamento.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/665/30._projeto_de_lei_-_cessao_onerosa_calcamento.docx</t>
   </si>
   <si>
     <t>Autoriza a Alteração do Plano Plurianual, da Lei de Diretrizes Orçamentárias e da Lei Orçamentária Anual através da abertura de Créditos Adicionais Suplementares na importância de até R$ 87.000,00 (oitenta e sete mil reais) e contém outras providências.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/667/31._projeto_lei_psicologo.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/667/31._projeto_lei_psicologo.docx</t>
   </si>
   <si>
     <t>Autoriza a Alteração do Plano Plurianual, da Lei de Diretrizes Orçamentárias e da Lei Orçamentária Anual através da abertura de um Crédito Adicional Especial na importância de até R$ 26.000,00 (vinte e seis mil reais) e contém outras providências</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/668/32._museu_publico_municipal.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/668/32._museu_publico_municipal.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DO MUSEU PÚBLICO MUNICIPAL DE ANCHIETA/SC, COMO SENDO “MUSEU PÚBLICO MUNICIPAL GEREMINA MILAN”, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/673/33._ldo_2021.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/673/33._ldo_2021.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE ANCHIETA, ESTADO DE SANTA CATARINA, PARA O EXERCÍCIO FINANCEIRO DE 2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/674/34._ppa_2021.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/674/34._ppa_2021.doc</t>
   </si>
   <si>
     <t>PROMOVE A REVISÃO DO PLANO PLURIANUAL DO MUNICÍPIO DE ANCHIETA, ESTADO DE SANTA CATARINA, LEI MUNICIPAL Nº. 2.338/2017, PARA O EXERCÍCIO FINANCEIRO DE 2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/677/35._projeto_de_lei_-_asfalto_calcamento_e_pontes.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/677/35._projeto_de_lei_-_asfalto_calcamento_e_pontes.docx</t>
   </si>
   <si>
     <t>Autoriza a Alteração do Plano Plurianual, da Lei de Diretrizes Orçamentárias e da Lei Orçamentária Anual através da abertura de Créditos Adicionais Suplementares na importância de até R$ 27.000,00 (vinte e sete mil reais) e contém outras providências</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/683/37._galpao_para_reciclagem_e_ossario.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/683/37._galpao_para_reciclagem_e_ossario.docx</t>
   </si>
   <si>
     <t>Autoriza a Alteração do Plano Plurianual, da Lei de Diretrizes Orçamentárias e da Lei Orçamentária Anual através da abertura de Créditos Adicionais Especiais na importância de até R$ 27.548,99 (vinte e sete mil, quinhentos e quarenta e oito reais e noventa e nove centavos) e contém outras providências</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/684/38._loa_2021.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/684/38._loa_2021.doc</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ANCHIETA, ESTADO DE SANTA CATARINA, PARA O EXERCÍCIO FINANCEIRO DE 2021, E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/687/39._projeto_lei_defesa_civil.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/687/39._projeto_lei_defesa_civil.docx</t>
   </si>
   <si>
     <t>Autoriza a Alteração do Plano Plurianual, da Lei de Diretrizes Orçamentárias e da Lei Orçamentária Anual através da abertura de Crédito Adicional Suplementar na importância de até R$ 70.000,00 (setenta mil reais) e contém outras providências.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>PRELO</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA A LEI ORGÂNICA</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/600/01._proposta_emenda_lei_organica_desafetacao_-_2020.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/600/01._proposta_emenda_lei_organica_desafetacao_-_2020.doc</t>
   </si>
   <si>
     <t>Acrescenta dispositivos na lei orgânica municipal e dá outras providências.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/575/requerimento_no001_ivo_licenca.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/575/requerimento_no001_ivo_licenca.docx</t>
   </si>
   <si>
     <t>O Vereador Ivo Schaeffer requer Licença para tratar de interesse particular, no período correspondente ao de mês de fevereiro de 2020, nos termos do Art. 52, inciso, VII, do Regimento Interno da Câmara Municipal de Vereadores de Anchieta – SC (Resolução 001/2010).</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/576/requerimento_no002_vilson_licenca.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/576/requerimento_no002_vilson_licenca.docx</t>
   </si>
   <si>
     <t>O Vereador Vilson Rossato requer Licença para tratar de interesse particular, no período correspondente ao de mês de fevereiro de 2020, nos termos do Art. 52, inciso, VII, do Regimento Interno da Câmara Municipal de Vereadores de Anchieta – SC (Resolução 001/2010).</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/577/requerimento_no003_mario_licenca.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/577/requerimento_no003_mario_licenca.docx</t>
   </si>
   <si>
     <t>O Vereador Mario Signor requer Licença para tratar de interesse particular, no período correspondente ao de mês de fevereiro de 2020, nos termos do Art. 52, inciso, VII, do Regimento Interno da Câmara Municipal de Vereadores de Anchieta – SC (Resolução 001/2010).</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/582/requerimento_no004_vilson_estrada_taquarucu.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/582/requerimento_no004_vilson_estrada_taquarucu.docx</t>
   </si>
   <si>
     <t>Requer seja recuperada estrada da Linha Taquaruçu na sua totalidade, e a estrada da Linha Medianeira até a Linha São Cristovão.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/593/requerimento_no005-benatti-tapa_buraco_sc161.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/593/requerimento_no005-benatti-tapa_buraco_sc161.docx</t>
   </si>
   <si>
     <t>Requer seja feito um tapa buraco na Rodovia SC 161 trecho entre Anchieta e Romelândia.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/597/requerimento_no006-hilario-arrumar_estrada_linh_4wGanme.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/597/requerimento_no006-hilario-arrumar_estrada_linh_4wGanme.docx</t>
   </si>
   <si>
     <t>Requer seja recuperada as estrada geral da Comunidade de Linha Salete, e Linha Aparecida até a divisa com o município de Barra Bonita e a estrada secundaria da Linha Aparecida que passa pela propriedade do senhor Clarindo Saretta e Vilmar Cella.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/622/requerimento_no007_todos_pms.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/622/requerimento_no007_todos_pms.docx</t>
   </si>
   <si>
     <t>REQUER QUE O PROSSEGUIMENTO DA 3ª FASE DO CONCURSO PARA SOLDADOS DA POLÍCIA MILITAR DO ESTADO DE SANTA CATARINA, OBJETO DO EDITAL DE CONCURSO PÚBLICO Nº 042/CGCP/2019, PARA CONVOCAÇÃO DA 3ª FASE DO CONCURSO DOS APROVADOS REMANESCENTES.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/625/requerimento_no008_ivo-_lista_das_familias_que__wgNLLvR.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/625/requerimento_no008_ivo-_lista_das_familias_que__wgNLLvR.docx</t>
   </si>
   <si>
     <t>Requer seja encaminhado a essa Casa Legislativa a lista com nome dos pais e alunos das famílias beneficiadas que receberam durante o período de suspensão das aulas em razão de situação de emergência ou calamidade pública, a distribuição de gêneros alimentícios adquiridos com recursos do Programa Nacional de Alimentação Escolar (Pnae) aos pais ou responsáveis dos estudantes das escolas públicas de educação básica no município de Anchieta-SC.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>Vilson Luiz Rossato, NERI GASPAR</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/627/requerimento_no009_vilson_neri.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/627/requerimento_no009_vilson_neri.docx</t>
   </si>
   <si>
     <t>Requer que o Prefeito Municipal Sr. Ivan Canci contrate um geólogo/geógrafo para fazer a reanalise do mapa dos recursos hídricos que compõem diagnóstico socioambiental que define as áreas consolidadas do perímetro urbano da cidade de Anchieta/SC._x000D_
 	Requer informação se o Conder, Conselho que emite os licenciamentos ambientais, vai ter conhecimento sobre a nova Lei Municipal Complementar nº 094/2020, e esta será considerada apta para os licenciamentos ou demais procedimentos ambientais que tratam a referida lei._x000D_
 	Os mapas dos recursos hídricos do último diagnostico apresenta muitas nascentes e cursos hídricos de água, que aparentam não condizer com a realidade, ou seja, foram mapeadas sangas, onde representam não ser.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/632/requerimento_no010_ivo.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/632/requerimento_no010_ivo.docx</t>
   </si>
   <si>
     <t>Requer que seja construído redutor de velocidade (quebra-molas ou lombada) e placa com sinalização na Linha São Cristóvão em frente à casa do senhor Dionísio Draszewski neste município.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/638/requerimento_no011_ivo-ponte_linha_primavera.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/638/requerimento_no011_ivo-ponte_linha_primavera.docx</t>
   </si>
   <si>
     <t>Requer que o Município construa uma ponte na Linha Primavera sobre o Rio Lajeado Manjolo, que dá acesso a propriedade do Senhor Cota de Lara e Nelson de Lara.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>Requer que o Município tome providências na Rua João Biluca esquina com a Rua Olímpio Dal Ri no Bairro Novo Lar em razão de um vazamento de fossa e tem crianças que brincam neste local, na casa da Lorena Barbosa e do Paulo Sergio Costa.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/642/requerimento_no013_vilson_MoOSBju.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/642/requerimento_no013_vilson_MoOSBju.docx</t>
   </si>
   <si>
     <t>Requer que o Prefeito Municipal encaminhe para a Câmara Municipal os seguintes documentos: _x000D_
 I – Instrumento de ajuste de restituição pela CELESC dos valores investidos pelo Município na construção do “Projeto Eletromecânico para a execução de obre na Rede de Distribuição” da garagem municipal à Avenida Anchieta, objeto do Projeto de Lei nº 020/20; e _x000D_
 II – As faturas de energia elétrica CMEIF e do Pronto Atendimento/Autarquia Hospital Municipal, referentes aos mês de junho de 2019 e junho de 2020, no para avaliação da economia decorrente da produção de energia fotovoltaica já instaladas nesses dois prédios públicos do município de Anchieta.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>Requer seja reavaliado o plano de retorno as aulas presenciais em 8 de setembro de 2020, de forma alternada, para investir no suporte tecnológico, como no pagamento do pacote de internet e empréstimo de computador ou outro equipamento às famílias de alunos que não possuem e, assim, garantir a educação a distância até 31 de dezembro de 2020.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/649/requerimento_no015_ivo.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/649/requerimento_no015_ivo.docx</t>
   </si>
   <si>
     <t>Requer que o Município faça os exames de Covid -19 nos policiais militares e bombeiros do nosso Município.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/652/requerimento_no016_ivo-abertura_do_posto_de_sau_Cfqkfi0.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/652/requerimento_no016_ivo-abertura_do_posto_de_sau_Cfqkfi0.docx</t>
   </si>
   <si>
     <t>Requer seja reaberto o posto de saúde da Linha Joao Café Filho e seja contratado mais um medico para o atendimento no município de Anchieta e no Posto da Comunidade de Linha João Café Filho.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/653/requerimento_no017_ivo.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/653/requerimento_no017_ivo.docx</t>
   </si>
   <si>
     <t>Requer que o município providencie a medição e regularização dos lotes localizados na Comunidade da Linha João Café Filho, com expansão para Três Lagoa e os acesso para as linhas São Dimas, Cordilheira, com alterações que se fizerem necessárias no Plano Diretor.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/656/requerimento_no018__licenca_carmem.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/656/requerimento_no018__licenca_carmem.docx</t>
   </si>
   <si>
     <t>A Vereadora que esse subscreve requer Licença para tratar de interesse particular, a partir do dia 01 (um) de setembro a 30 (trinta) de setembro de 2020, nos termos do Art. 52, inciso, VII, do Regimento Interno da Câmara Municipal de Vereadores de Anchieta – SC (Resolução 001/2010).</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/670/requerimento_no019_maria-.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/670/requerimento_no019_maria-.docx</t>
   </si>
   <si>
     <t>Requer que o município providencie de imediato a recuperação da Servidão Hermínia Piccoli Pompermayer, a qual encontrasse em estado precário.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/671/requerimento_no020-ivo-.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/671/requerimento_no020-ivo-.docx</t>
   </si>
   <si>
     <t>Requer que seja encaminhado essa casa cópia integral do Processo Licitatório nº 079/2020, que resultou na contratação da Micro Empresa CATAVENTO PRODUÇÃO CULTURAL LTDA – ME e o valor que o Município recebeu da união por força da Lei nº 14.017, de 29 de junho de 2020.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/678/requerimento_no021_maria_helena_licenca.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/678/requerimento_no021_maria_helena_licenca.docx</t>
   </si>
   <si>
     <t>A Vereadora que esse subscreve requer Licença para tratar de interesse particular, a partir do dia 01 (um) de novembro a 30 (trinta) de novembro de 2020, nos termos do Art. 52, inciso, VII, do Regimento Interno da Câmara Municipal de Vereadores de Anchieta – SC (Resolução 001/2010).</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/682/requerimento_no022-ivo-placa_de_sinalizacao.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/682/requerimento_no022-ivo-placa_de_sinalizacao.docx</t>
   </si>
   <si>
     <t>Requer que o município regulamente com sinalização horizontal e vertical o acesso à Rua Olímpio Dal Magro com a Rodovia SC 305, proibindo a entrada de caminhões de cargas e limitando em 20 Km/h a velocidade dos veículos de circulação permitida.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>Paulo Vitorino</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/686/requerimento_no023-paulo_viturino-ponte.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/686/requerimento_no023-paulo_viturino-ponte.docx</t>
   </si>
   <si>
     <t>Requer que o município providencie a recuperação da ponte na Comunidade de Linha Salete, próximo a casa do Senhor Gregório Marcolin a qual encontra-se danificada.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/689/requerimento_no024_ivo.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/689/requerimento_no024_ivo.docx</t>
   </si>
   <si>
     <t>Requer que seja construído redutor de velocidade (quebra-molas ou lombada) e placa com sinalização na Linha Saúde em frente à casa do senhor Paulinho Pazini neste município.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/690/requerimento_no025-vilson-refugio.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/690/requerimento_no025-vilson-refugio.docx</t>
   </si>
   <si>
     <t>Requer que seja feito refúgio na SC 305 próximo propriedade do Senhor Vivaldino Bonamigo a margem esquerda sentido Anchieta a Campo Erê no perímetro urbano do município.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1724,68 +1724,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/589/proposta_de_emenda_modificativa_projeto_003.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/590/proposta_de_emenda_da_correcao_da_redacao_final_ok.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/650/proposta_de_emenda_modificativa.plc007.2020.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/574/indicacao_001-benatti.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/585/indicacao_n-002-elci.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/588/indicacao_n-004-hilario.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/592/indicacao_n-005-benatti.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/598/indicacao_n-006-elci_diehl.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/599/indicacao_n-007_leandra.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/607/indicacao_n-008-adriane.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/617/indicacao_010_adriane.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/618/indicacao_011_benatti.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/623/indicacao_n-012_lombadas_rua_buenos_aires_neri_vilson.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/626/indicacao_n-013-carmem.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/628/indicacao_n-014-ivo.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/633/indicacao_n-015_benatti.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/657/indicacao_n-016-ivo.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/658/indicacao_n-017-bancada_e_mario-iluminacao.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/659/indicacao_n-018-benatti-iluminacao_led.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/660/indicacao_n-019-maria-iluminacao_e_lombada.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/676/indicacao_n-020_maria_helena.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/569/mocao_n.001-apelo-reforma_da_previdencia.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/570/mocao_n.002-condolencias-_baroni.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/579/mocao_n.003_-_condolencias_-_romarino.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/583/mocao_n.004-condolencias-lara.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/584/mocao_n.005-condolencias-garlet.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/604/mocao_n.006_olimar_pessetto.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/605/mocao_n.007_emenda_815_saude.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/606/mocao_n.008_edi_pereira.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/614/mocao_n.009_aplausos-terra_viva-ivo.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/620/mocao_n.010_aplausos_saude.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/621/mocao_n.011_apelo_uvesc..doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/629/mocao_n.012-apelo-governador_sc.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/637/mocao_n.013-apelo-deputadossenadores_assembleia.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/643/mocao_n.014_condolencias.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/647/mocao_n.015_apoio_cidasc_sec_agricultura_sc.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/661/mocao_n.017-apoio-governador-penitensiaria.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/669/mocao_n.018-aplausos-cvl_maquinas.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/672/mocao_n.019-apelo-eventos_ok.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/679/mocao_n.020_condolencias_vianei.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/680/mocao_n.021-apelo-sc_161-tapa_burraco.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/685/mocao_n.022-condolencias-guerini.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/688/mocao_n.023_apelo.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/591/projeto_de_decreto_legislativo_no001.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/578/projeto_lei_complementar_001_gratificacao_comiss_K2dXG6c.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/596/02._altera_anexo_unico_politica_ambiental_fev_2020.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/601/003._plc_alteracao_quadro_de_vagas_magisterio.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/615/04._plc_canalizacoes.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/624/005._projeto_lei_complementar__-_subsidios.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/630/006.projeto_lei_complementar_-subsidios.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/645/007._projeto_lei_complementar_-_autoriza_a_pavi_c6VhI4l.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/666/08._autoriza_a_pavimentar_ruas.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/675/009._minuta_pl_altera_plano_diretor_-_tabelas__faixa_de_dominio.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/691/010._honorarios_de_sucumbencia.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/692/011._altera_codigo_tributario.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/573/projeto_de_lei_legislativo_no001__revisao_anual.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/571/01._projeto_de_lei_energia_trifasica.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/572/02._pl_revisao_servidores.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/580/03._orcamento_saude__cultura.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/581/04._pl_ratificacao_consad.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/587/05.__termo_de_fomento_apae.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/594/06.__projeto_lei_anchieta_expo.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/595/07._desenvolvimento_local.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/602/08.__revoga_lei_canalizacoes.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/603/09._termo_de_fomento_casa_familiar.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/608/10._projeto_lei_veiculo_merenda.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/609/11._projeto_lei_cessao_onerosa.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/610/12.__encargos_caixa.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/611/13._recebe_carros_da_receita_federal.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/612/14._autoriza_firmar_acordo_de_cooperacao_com_igp.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/616/15._operacao_de_credito-_asfaltamento_1.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/619/16._fixa_valor_minimo_para_execucao_fiscal_.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/631/17._operacao_de_credito-_calcamento.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/634/18._projeto_de_lei_-_cessao_onerosa_-_em_substituicao.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/635/19._projeto_de_lei_-_fundeb.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/636/20._projeto_de_lei_-_cessao_onerosa_celesc.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/639/21._cessao_onerosa_-_galpao_para_reciclagem.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/640/22._retroescavadeira.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/644/23._cessao_onerosa_infra_es._urbana.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/646/24._nomina_prolongamento_da_rua_osmar_cesca.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/651/25._desafetacao__e_concessao_escola_guarani.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/655/26._diversos_orcamentos_-_folha.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/662/27._recebe_em_doacao_terreno_vargem_bonita.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/663/28._projeto_lei_educacao_portoes.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/664/29._projeto_lei_ossario.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/665/30._projeto_de_lei_-_cessao_onerosa_calcamento.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/667/31._projeto_lei_psicologo.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/668/32._museu_publico_municipal.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/673/33._ldo_2021.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/674/34._ppa_2021.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/677/35._projeto_de_lei_-_asfalto_calcamento_e_pontes.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/683/37._galpao_para_reciclagem_e_ossario.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/684/38._loa_2021.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/687/39._projeto_lei_defesa_civil.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/600/01._proposta_emenda_lei_organica_desafetacao_-_2020.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/575/requerimento_no001_ivo_licenca.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/576/requerimento_no002_vilson_licenca.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/577/requerimento_no003_mario_licenca.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/582/requerimento_no004_vilson_estrada_taquarucu.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/593/requerimento_no005-benatti-tapa_buraco_sc161.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/597/requerimento_no006-hilario-arrumar_estrada_linh_4wGanme.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/622/requerimento_no007_todos_pms.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/625/requerimento_no008_ivo-_lista_das_familias_que__wgNLLvR.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/627/requerimento_no009_vilson_neri.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/632/requerimento_no010_ivo.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/638/requerimento_no011_ivo-ponte_linha_primavera.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/642/requerimento_no013_vilson_MoOSBju.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/649/requerimento_no015_ivo.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/652/requerimento_no016_ivo-abertura_do_posto_de_sau_Cfqkfi0.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/653/requerimento_no017_ivo.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/656/requerimento_no018__licenca_carmem.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/670/requerimento_no019_maria-.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/671/requerimento_no020-ivo-.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/678/requerimento_no021_maria_helena_licenca.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/682/requerimento_no022-ivo-placa_de_sinalizacao.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/686/requerimento_no023-paulo_viturino-ponte.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/689/requerimento_no024_ivo.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/690/requerimento_no025-vilson-refugio.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/589/proposta_de_emenda_modificativa_projeto_003.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/590/proposta_de_emenda_da_correcao_da_redacao_final_ok.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/650/proposta_de_emenda_modificativa.plc007.2020.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/574/indicacao_001-benatti.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/585/indicacao_n-002-elci.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/588/indicacao_n-004-hilario.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/592/indicacao_n-005-benatti.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/598/indicacao_n-006-elci_diehl.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/599/indicacao_n-007_leandra.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/607/indicacao_n-008-adriane.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/617/indicacao_010_adriane.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/618/indicacao_011_benatti.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/623/indicacao_n-012_lombadas_rua_buenos_aires_neri_vilson.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/626/indicacao_n-013-carmem.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/628/indicacao_n-014-ivo.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/633/indicacao_n-015_benatti.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/657/indicacao_n-016-ivo.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/658/indicacao_n-017-bancada_e_mario-iluminacao.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/659/indicacao_n-018-benatti-iluminacao_led.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/660/indicacao_n-019-maria-iluminacao_e_lombada.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/676/indicacao_n-020_maria_helena.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/569/mocao_n.001-apelo-reforma_da_previdencia.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/570/mocao_n.002-condolencias-_baroni.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/579/mocao_n.003_-_condolencias_-_romarino.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/583/mocao_n.004-condolencias-lara.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/584/mocao_n.005-condolencias-garlet.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/604/mocao_n.006_olimar_pessetto.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/605/mocao_n.007_emenda_815_saude.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/606/mocao_n.008_edi_pereira.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/614/mocao_n.009_aplausos-terra_viva-ivo.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/620/mocao_n.010_aplausos_saude.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/621/mocao_n.011_apelo_uvesc..doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/629/mocao_n.012-apelo-governador_sc.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/637/mocao_n.013-apelo-deputadossenadores_assembleia.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/643/mocao_n.014_condolencias.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/647/mocao_n.015_apoio_cidasc_sec_agricultura_sc.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/661/mocao_n.017-apoio-governador-penitensiaria.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/669/mocao_n.018-aplausos-cvl_maquinas.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/672/mocao_n.019-apelo-eventos_ok.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/679/mocao_n.020_condolencias_vianei.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/680/mocao_n.021-apelo-sc_161-tapa_burraco.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/685/mocao_n.022-condolencias-guerini.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/688/mocao_n.023_apelo.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/591/projeto_de_decreto_legislativo_no001.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/578/projeto_lei_complementar_001_gratificacao_comiss_K2dXG6c.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/596/02._altera_anexo_unico_politica_ambiental_fev_2020.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/601/003._plc_alteracao_quadro_de_vagas_magisterio.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/615/04._plc_canalizacoes.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/624/005._projeto_lei_complementar__-_subsidios.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/630/006.projeto_lei_complementar_-subsidios.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/645/007._projeto_lei_complementar_-_autoriza_a_pavi_c6VhI4l.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/666/08._autoriza_a_pavimentar_ruas.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/675/009._minuta_pl_altera_plano_diretor_-_tabelas__faixa_de_dominio.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/691/010._honorarios_de_sucumbencia.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/692/011._altera_codigo_tributario.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/573/projeto_de_lei_legislativo_no001__revisao_anual.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/571/01._projeto_de_lei_energia_trifasica.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/572/02._pl_revisao_servidores.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/580/03._orcamento_saude__cultura.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/581/04._pl_ratificacao_consad.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/587/05.__termo_de_fomento_apae.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/594/06.__projeto_lei_anchieta_expo.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/595/07._desenvolvimento_local.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/602/08.__revoga_lei_canalizacoes.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/603/09._termo_de_fomento_casa_familiar.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/608/10._projeto_lei_veiculo_merenda.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/609/11._projeto_lei_cessao_onerosa.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/610/12.__encargos_caixa.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/611/13._recebe_carros_da_receita_federal.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/612/14._autoriza_firmar_acordo_de_cooperacao_com_igp.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/616/15._operacao_de_credito-_asfaltamento_1.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/619/16._fixa_valor_minimo_para_execucao_fiscal_.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/631/17._operacao_de_credito-_calcamento.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/634/18._projeto_de_lei_-_cessao_onerosa_-_em_substituicao.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/635/19._projeto_de_lei_-_fundeb.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/636/20._projeto_de_lei_-_cessao_onerosa_celesc.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/639/21._cessao_onerosa_-_galpao_para_reciclagem.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/640/22._retroescavadeira.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/644/23._cessao_onerosa_infra_es._urbana.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/646/24._nomina_prolongamento_da_rua_osmar_cesca.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/651/25._desafetacao__e_concessao_escola_guarani.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/655/26._diversos_orcamentos_-_folha.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/662/27._recebe_em_doacao_terreno_vargem_bonita.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/663/28._projeto_lei_educacao_portoes.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/664/29._projeto_lei_ossario.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/665/30._projeto_de_lei_-_cessao_onerosa_calcamento.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/667/31._projeto_lei_psicologo.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/668/32._museu_publico_municipal.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/673/33._ldo_2021.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/674/34._ppa_2021.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/677/35._projeto_de_lei_-_asfalto_calcamento_e_pontes.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/683/37._galpao_para_reciclagem_e_ossario.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/684/38._loa_2021.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/687/39._projeto_lei_defesa_civil.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/600/01._proposta_emenda_lei_organica_desafetacao_-_2020.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/575/requerimento_no001_ivo_licenca.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/576/requerimento_no002_vilson_licenca.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/577/requerimento_no003_mario_licenca.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/582/requerimento_no004_vilson_estrada_taquarucu.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/593/requerimento_no005-benatti-tapa_buraco_sc161.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/597/requerimento_no006-hilario-arrumar_estrada_linh_4wGanme.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/622/requerimento_no007_todos_pms.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/625/requerimento_no008_ivo-_lista_das_familias_que__wgNLLvR.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/627/requerimento_no009_vilson_neri.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/632/requerimento_no010_ivo.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/638/requerimento_no011_ivo-ponte_linha_primavera.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/642/requerimento_no013_vilson_MoOSBju.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/649/requerimento_no015_ivo.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/652/requerimento_no016_ivo-abertura_do_posto_de_sau_Cfqkfi0.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/653/requerimento_no017_ivo.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/656/requerimento_no018__licenca_carmem.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/670/requerimento_no019_maria-.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/671/requerimento_no020-ivo-.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/678/requerimento_no021_maria_helena_licenca.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/682/requerimento_no022-ivo-placa_de_sinalizacao.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/686/requerimento_no023-paulo_viturino-ponte.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/689/requerimento_no024_ivo.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2020/690/requerimento_no025-vilson-refugio.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H124"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="35.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="144.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="135.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="134.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>