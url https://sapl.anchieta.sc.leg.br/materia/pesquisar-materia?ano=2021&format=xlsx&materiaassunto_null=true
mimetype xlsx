--- v0 (2025-10-27)
+++ v1 (2026-04-28)
@@ -51,1434 +51,1434 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/706/mocao_01.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/706/mocao_01.docx</t>
   </si>
   <si>
     <t>Reconhece o trabalho e as ações realizadas pelo Sr. Adelino Piccoli (in memoriam) em prol do Município de Anchieta-SC em sua incessante busca por fazer do nosso território um município, lugar promissor e bom de viver.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/707/mocao_02.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/707/mocao_02.docx</t>
   </si>
   <si>
     <t>Apela que seja feito uma revitalização na Rodovia SC 161 trecho entre Anchieta e Romelândia.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/</t>
   </si>
   <si>
     <t>Apela que sejam destinados recursos para que seja feita melhoria na entrada da estação da água - CASAN localizado na Linha São Paulo Auto.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Bloco da Oposição MDB/PSDB</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/709/mocao_04.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/709/mocao_04.docx</t>
   </si>
   <si>
     <t>Exaltar e reconhecer a eleição da presidência da Assembleia Legislativa Catarinense.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/710/mocao_05.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/710/mocao_05.docx</t>
   </si>
   <si>
     <t>PARA QUE O GOVERNO DO ESTADO PROVIDENCIE COM URGÊNCIA A AMPLIAÇÃO DOS LEITOS DE UTI (UNIDADE DE TERAPIA INTENSIVA) PARA PACIENTES COM COVID-19, NO HOSPITAL REGIONAL TEREZINHA GAIO BASSO, EM SÃO MIGUEL DO OESTE</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Bloco da Situação PT/PL</t>
   </si>
   <si>
     <t>QUE SEJA REALIZADA VACINAÇÃO CONTRA COVID-19 PARA TODA A POPULAÇÃO DE TODOS OS MUNICIPIOS BRASILEIROS.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/715/mocao_07.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/715/mocao_07.docx</t>
   </si>
   <si>
     <t>PARABENIZAR A IGREJA ASSEMBLEIA DE DEUS PELOS 90 ANOS DE FUNDAÇÃO EM SANTA CATARINA</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/717/mocao_08.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/717/mocao_08.docx</t>
   </si>
   <si>
     <t>Apela para que seja abonado o valor a ser devolvido pelos agricultores, referente ao programa Troca-Troca de sementes, na safra 2020/2021.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/718/mocao_09.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/718/mocao_09.docx</t>
   </si>
   <si>
     <t>Que seja aprovado o Projeto de Lei nº 823/2021 (Lei Assis Carvalho II): dispõe sobre medidas emergenciais de amparo aos agricultores familiares do Brasil para diminuir os impactos socioeconômicos da pandemia do COVID-19, durante o período de vigor do estado de calamidade pública no país.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/732/mocao_10.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/732/mocao_10.docx</t>
   </si>
   <si>
     <t>Apela para que seja aprovado o projeto de lei nº 092.0/2021, que “Institui o Programa Estadual de Renda Básica de Cidadania e de Renda Básica Emergencial no Estado de Santa Catarina”;</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/733/mocao_11.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/733/mocao_11.docx</t>
   </si>
   <si>
     <t>Apela para que seja prorrogado o pagamento das parcelas que estão próximo do seu vencimento, bem como, a realização de rebates no pagamento dos financiamentos do Pronaf - mais alimento, custeio de pecuária e custeio de lavoura.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Bancada do MDB</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/734/mocao_12.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/734/mocao_12.docx</t>
   </si>
   <si>
     <t>Registrar com pesar o falecimento do ex-governador, ex-senador e ex-deputado estadual e federal Casildo Maldaner, aos 79 anos, na noite da última segunda-feira (17), em Florianópolis – SC e o reconhecimento merecido de vida e vida política.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Bancada da Situação</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/735/mocao_13.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/735/mocao_13.docx</t>
   </si>
   <si>
     <t>Apela que seja colocado em prática no Estado de Santa Catarina pagamento pelos serviços ambientais aos proprietários que possuem áreas de preservação permanente além das exigidas por lei, conforme Lei 15.1332010.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/740/mocao_14_de_apelo_hemocentro.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/740/mocao_14_de_apelo_hemocentro.docx</t>
   </si>
   <si>
     <t>Instalação de hemocentro - Agência Transfusional e Distribuição de Hemoderivados em São Miguel do Oeste</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/749/mocao_15.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/749/mocao_15.docx</t>
   </si>
   <si>
     <t>Aprovação da PL nº 133/2019 conforme Lei federal 13.935 de 11 de Dezembro de 2019 que dispõe sobre a prestação de serviço de psicologia e serviço social nas redes públicas de Educação Básica de Santa Catarina.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/753/mocao_16.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/753/mocao_16.docx</t>
   </si>
   <si>
     <t>Repúdio à Reforma da Previdência dos Funcionários Públicos Estaduais gerada pela PEC 05.3/2021 e PLC 10.9/2021.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Admin</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/754/mocao_17.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/754/mocao_17.docx</t>
   </si>
   <si>
     <t>Registrar com pesar pelo falecimento de Edilso Ranzan Presidente da Câmara de Vereadores de São Lourenço do Oeste.</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Ivan José Canci</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/769/mocao_18.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/769/mocao_18.docx</t>
   </si>
   <si>
     <t>Contra a aprovação da Proposta de Emenda Constitucional 32/2020</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/802/mocao_de_apelo_19.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/802/mocao_de_apelo_19.docx</t>
   </si>
   <si>
     <t>Para que seja pautado discutido e votado o Projeto de Lei n.º 0248.1/2021 que Dispõe     sobre     diretrizes     para     a  instituição   de   política   pública   pelos Municípios  do  Estado,  objetivando  a prestação de serviços de telecomunicação  para  prover  acesso  à internet   nas áreas   rurais   de   seus territórios.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/803/mocao_de_apelo_20.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/803/mocao_de_apelo_20.docx</t>
   </si>
   <si>
     <t>Apela aos Deputados Estaduais que votem a favor, nas comissões e no Plenário, do PL nº 365/2021, que “Institui a Política Estadual de Incentivo ao Uso da Energia Solar”, por ser de extrema relevância o conteúdo da matéria.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/806/mocao_de_apelo_21.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/806/mocao_de_apelo_21.docx</t>
   </si>
   <si>
     <t>Apela aos Deputados Estaduais que votem a favor, ao Projeto de Lei Complementar que Cria o Fundo Estadual de Combate ao Câncer, no Estado de Santa Catarina e dá outras providências.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/816/mocao_de_aplausos_epagri_22.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/816/mocao_de_aplausos_epagri_22.docx</t>
   </si>
   <si>
     <t>Moção de aplausos pelo trabalho da Epagri em Anchieta e seus 30 anos de atividade em SC</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO LEI COMPLEMENTAR</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REDUÇÃO DA CARGA HORÁRIA DO CARGO DE PROVIMENTO EFETIVO DE ASSISTENTE SOCIAL NO MUNICÍPIO DE ANCHIETA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/719/02._honorarios_de_sucumbencia.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/719/02._honorarios_de_sucumbencia.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PAGAMENTO DE HONORÁRIOS DE SUCUMBÊNCIA AO ADVOGADO DO MUNICÍPIO DE ANCHIETA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/757/36._condominios.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/757/36._condominios.docx</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O REGULAMENTO DO PARCELAMENTO DE SOLO, ATRAVÉS DO CONDOMÍNIO URBANÍSTICO DE LOTES, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/772/pl_complemntar_04-2021.pdf</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/772/pl_complemntar_04-2021.pdf</t>
   </si>
   <si>
     <t>OFICIALIZA A VILA URBANA JOÃO CAFÉ FILHO, DELIMITA SEU PERIMETRO URBANO E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/778/05._projeto_lei_-_aletera_artigo_da_lei_001.2005.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/778/05._projeto_lei_-_aletera_artigo_da_lei_001.2005.doc</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 001, DE SETEMBRO DE 2005 (CÓDIGO TRIBUTÁRIO MUNICIPAL), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>PROJETO LEI LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/702/lei_02.pdf</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/702/lei_02.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CONCURSO DE BIOGRAFIA E FOTO DE MULHERES QUE FIZERAM E FAZEM A DIFERENÇA NA HISTÓRIA DE ANCHIETA, DÁ NOVA REDAÇÃO AO ART. 2º DA LEI MUNICIPAL Nº 2.369, DE 09 DE ABRIL DE 2018, QUE INSTITUI A “GALERIA LILÁS” E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>CLAUDETE TERESINHA JUNGES</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/703/lei_02.pdf</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/703/lei_02.pdf</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/693/lei_01.pdf</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/693/lei_01.pdf</t>
   </si>
   <si>
     <t>Promove a revisão geral anual da remuneração dos servidores, e contém outras providências.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/783/lei_no_3.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/783/lei_no_3.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA DIVULGAÇÃO DA CENTRAL DE ATENDIMENTO À MULHER (DISQUE 180) E DO SERVIÇO DE DENÚNCIA DE VIOLAÇÕES AOS DIREITOS HUMANOS (DISQUE 100) NOS ESTABELECIMENTOS DE ACESSO AO PÚBLICO QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/791/lei_no_4.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/791/lei_no_4.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO “PROGRAMA MUNICIPAL CICLO DO BEM” NO MUNICÍPIO DE ANCHIETA.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/811/lei_no_5_unidade_de_saude_joao_cafe_filho_1.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/811/lei_no_5_unidade_de_saude_joao_cafe_filho_1.docx</t>
   </si>
   <si>
     <t>DENOMINA UNIDADE BÁSICA DE SAÚDE JOÃO VIANEY ULIANA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/817/lei_no_6_coleta_setiva.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/817/lei_no_6_coleta_setiva.docx</t>
   </si>
   <si>
     <t>INSTITUI A COLETA SELETIVA DE RESÍDUOS SÓLIDOS “PROGRAMA ANCHIETA ECOLÓGICA”, E A “MOEDA VERDE” NO MUNICÍPIO DE ANCHIETA-SC E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO LEI ORDINÁRIA</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/695/04._projeto_de_lei_-covid_investimento_e_folha.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/695/04._projeto_de_lei_-covid_investimento_e_folha.doc</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉZ DA ABERTURA DE CRÉDITO ADICIONAIS ESPECIAIS NA IMPORTÂNCIA DE ATÉ R$ 215.643,60, E CONTÉM OUTRAS PROVIDÊNCIAS- EM REGIME DE URGÊNCIA ESPECIAL.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/696/03._projeto_de_lei_-_emendas_educacao.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/696/03._projeto_de_lei_-_emendas_educacao.doc</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DIRETRIZES ORÇAMENTÁRIAS DA LEI ADICIONAIS ANUAL, ATRAVEZ DA ABERTURA DE CRÉDITO ADICIONAIS ESPECIAIS NA IMPORTÂNCIA DE ATÉ R$ 480.000,00, E DE OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/697/02.__aux_alimentacao.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/697/02.__aux_alimentacao.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O AUXÍLIO ALIMENTAÇÃO PARA OS SERVIDORES DA ADMININTRAÇÃO DIRETA, INDIRETA E AUTARQUIA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS- EM REGIME DE URGENCIA ESPECIAL.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/698/01._pl_revisao.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/698/01._pl_revisao.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISAO GERAL ANUAL DO VENCIMENTO DOS SERVIDORES PUBLICOS MUNICIPAIS, DO SUBSIDIO DOS AGENTES POLITICOS E DO MAGISTERIA MUNICIPAL, EDA OUTRAS PROVIDENCIA- EM REGIME DE URGÊNCIA ESPECIAL.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/699/06._convenio_ginasio.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/699/06._convenio_ginasio.doc</t>
   </si>
   <si>
     <t>autoriza a alteração do plano plurianual, da lei das diretrizes orçamentaria e da lei orçamentaria anual, através da abertura de adicional especial na importância de até 1.338,29 (um mil, trezentos e trinta e oito reais e vinte e nove centavos), e contém outras providências.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/700/projeto_de_lei_07.pdf</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/700/projeto_de_lei_07.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo municipal a realizar de recursos para organização da sociedade civil, mediante inexibilidadede chamamento público, e dá outras providencias. (em regime de urgência).</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/701/projeto_lei_08.pdf</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/701/projeto_lei_08.pdf</t>
   </si>
   <si>
     <t>Autoriza a alteração do plano plurianual, da lei de diretrizes orçamentarias e da lei orçamentaria anual, através da abertura de um crédito adicional especial na importância de até R$ 20.000,00 (vinte mil reais), e contém outras providências.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE UM CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE ATÉ R$ 121.300,07 (CENTO E VINTE E UM MIL E TREZENTOS REAIS E SETE CENTAVOS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>AUTORIZA A AQUISIÇÃO DE VACINAS E INSUMOS PARA O ENFRENTAMENTO DA PANDEMIA DA COVID-19, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/711/11._ambulancia_bombeiros.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/711/11._ambulancia_bombeiros.doc</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE ATÉ R$ 80.000,00 (OITENTA MIL REAIS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR REPASSE DE RECURSOS PARA ORGANIZAÇÃO DA SOCIEDADE CIVIL, MEDIANTE INEXIGIBILIDADE DE CHAMAMENTO PÚBLICO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/716/13._autoriza_firmar_convenio_bombeiros.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/716/13._autoriza_firmar_convenio_bombeiros.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM O ESTADO DE SANTA CATARINA, ATRAVÉS DO CORPO DE BOMBEIROS MILITAR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/720/14._altera_a_lei_n._1.791_-_cmdca.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/720/14._altera_a_lei_n._1.791_-_cmdca.doc</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI N. 1.791/2010, QUE DISPÕE SOBRE A POLÍTICA MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/721/15._reestrutura_conselho_fundeb.pdf</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/721/15._reestrutura_conselho_fundeb.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REESTRUTURAÇÃO DO CONSELHO MUNICIPAL DE COMPANHAMENTO E CONTROLE SOCIAL DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO - CACS-FUNDEB E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/722/16._programa_cresim.pdf</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/722/16._programa_cresim.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE ANCHIETA (SC), A ADERIR AO PROGRAMA “EFICIÊNCIA ENERGETICA NA ILUMINAÇÃO PÚBLICA” CRIADO PELO CONSÓRCIO DA REGIÃO DO RIO SARGENTO DE INTEGRAÇÃO MUNICIPAL – CRESIM FIRMANDO O RESPECTIVO CONTRATO DE PROGRAMA E CONTRATO DE RATEIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/723/17._projeto_de_lei_cisternas_ok.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/723/17._projeto_de_lei_cisternas_ok.docx</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA DE APOIO A CONSTRUÇÃO DE CISTERNAS E ARMAZENAMENTO DE ÁGUA – PRÓ ÁGUA -  E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/724/18._projeto_de_lei_melhoramento_genetico_ok.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/724/18._projeto_de_lei_melhoramento_genetico_ok.doc</t>
   </si>
   <si>
     <t>ESTABELECE A POLÍTICA DE APOIO AO MELHORAMENTO GENÉTICO BOVINO NO MUNICÍPIO DE ANCHIETA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/725/19._projeto_de_lei_-_modificando_artigos_da_lei__2350_de_2017_ok.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/725/19._projeto_de_lei_-_modificando_artigos_da_lei__2350_de_2017_ok.doc</t>
   </si>
   <si>
     <t>ALTERA A LEI N. 2.350/2017, QUE ESTABELECE A POLÍTICA MUNICIPAL DE APOIO AO DESENVOLVIMENTO AGROPECUÁRIO NO MUNICÍPIO DE ANCHIETA E INSTITUI PROGRAMAS DE INCENTIVO À PRODUÇÃO AGROPECUÁRIA E CUIDADO COM AS ÁGUAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/726/20._projeto_de_lei_agua_boa_animal_ok.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/726/20._projeto_de_lei_agua_boa_animal_ok.doc</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA ÁGUA BOA ANIMAL PARA APOIAR O CUIDADO E A PROTEÇÃO DA ÁGUA DESTINADA AOS ANIMAIS NO MUNICÍPO DE ANCHIETA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/727/21._beneficios_eventuais.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/727/21._beneficios_eventuais.doc</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE UM CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE ATÉ R$ 19.132,65 (DEZENOVE MIL, CENTO E TRINTA E DOIS REAIS E SESSENTA E CINCO CENTAVOS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/728/22._ginasio_praca.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/728/22._ginasio_praca.doc</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE UM CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE ATÉ R$ 70.000,00 (SETENTA MIL REAIS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/729/23_._defesa_civil.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/729/23_._defesa_civil.doc</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE CRÉDITOS ADICIONAIS ESPECIAIS NA IMPORTÂNCIA DE ATÉ R$ 45.000,00 (QUARENTA E CINCO MIL REAIS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/730/24._orcamento_fmas_mac.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/730/24._orcamento_fmas_mac.doc</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE UM CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE ATÉ R$ 25.000,00 (VINTE E CINCO MIL REAIS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/736/25._projeto_de_lei_-_programa_agua_boa_animal.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/736/25._projeto_de_lei_-_programa_agua_boa_animal.doc</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE UM CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE ATÉ R$ 15.000,00 (QUINZE MIL REAIS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/737/26.projeto_de_lei_-_farmacia_e_centro_covid.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/737/26.projeto_de_lei_-_farmacia_e_centro_covid.doc</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NA IMPORTÂNCIA DE ATÉ R$ 332.500,00 (TREZENTOS E TRINTA E DOIS MIL E QUINHENTOS REAIS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/738/27._projeto_de_lei_-_programa_incentivo_a_producao_agropecuaria.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/738/27._projeto_de_lei_-_programa_incentivo_a_producao_agropecuaria.doc</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE UM CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE ATÉ R$ 15.000,00 (QUINZE MIL REAIS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO DO TRANSPORTE DE HABITANTES DO MUNICÍPIO PARA TRATAMENTO FORA DO DOMICÍLIO, PARA ATENDIMENTO À SAÚDE DE CUNHO PARTICULAR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/741/29._espaco_para_beneficiamento_de_lixo_reciclavel.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/741/29._espaco_para_beneficiamento_de_lixo_reciclavel.doc</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NA IMPORTÂNCIA DE ATÉ R$ 95.255,87 (NOVENTA E CINCO MIL, DUZENTOS E CINQUENTA E CINCO REAIS E OITENTA E SETE CENTAVOS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/748/30._projeto_de_lei_-_bem_estar_animal.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/748/30._projeto_de_lei_-_bem_estar_animal.doc</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI 2.429/2019, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/750/31._novo_convenio_esgoto_sanitario_ps.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/750/31._novo_convenio_esgoto_sanitario_ps.doc</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE ANCHIETA/SC A FIRMAR CONVÊNIO COM O MUNICÍPIO DE PALMA SOLA – SC VISANDO O TRATAMENTO DE ESGOTO SANITÁRIO DOMÉSTICO ATRAVÉS DO USO DA UNIDADE DE TRATAMENTO DE ESGOTO POR ELETROFLOTAÇÃO E COMPOSTAGEM MECANIZADA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/751/32._orcamento_lei_cnm.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/751/32._orcamento_lei_cnm.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRIBUIR MENSALMENTE COM A ENTIDADE CONFEDERAÇÃO NACIONAL DOS MUNICÍPIOS – CNM, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/752/33._conder_1.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/752/33._conder_1.docx</t>
   </si>
   <si>
     <t>RATIFICA AS ALTERAÇÕES REALIZADAS NA 5ª ALTERAÇÃO CONTRATUAL DE CONSÓRCIO PÚBLICO DO CONSORCIO INTERMUNICIPAL DE DESENVOLVIMENTO REGIONAL – CONDER E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/755/34.veiculo_merenda.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/755/34.veiculo_merenda.docx</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE UM CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE ATÉ R$ 100.000,00 (CEM MIL REAIS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/758/36._concessao_direito_real_de_uso-_baracao_xavantes.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/758/36._concessao_direito_real_de_uso-_baracao_xavantes.doc</t>
   </si>
   <si>
     <t>AUTORIZA A REALIZAR A CONCESSÃO DE DIREITO REAL DE USO DE BEM IMÓVEL, PARA FINS INDUSTRIAIS, MEDIANTE ENCARGOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE UM CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE ATÉ R$ 20.000,00 (VINTE MIL REAIS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/760/38._viveiro_publico_municipal_benicio_jose_wildner.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/760/38._viveiro_publico_municipal_benicio_jose_wildner.doc</t>
   </si>
   <si>
     <t>CRIA E DENOMINA O VIVEIRO PÚBLICO MUNICIPAL DE ANCHIETA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/761/39._termo_de_fomento_003-2021_apae.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/761/39._termo_de_fomento_003-2021_apae.doc</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/762/40._projeto_de_lei_-_salas_de_aula_salario_educacao.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/762/40._projeto_de_lei_-_salas_de_aula_salario_educacao.docx</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE UM CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE ATÉ R$ 130.000,00 (CENTO E TRINTA MIL REAIS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/763/41._projeto_lei_ppa.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/763/41._projeto_lei_ppa.doc</t>
   </si>
   <si>
     <t>INSTITUI O PLANO PLURIANUAL DO MUNICÍPIO DE ANCHIETA, ESTADO DE SANTA CATARINA, PARA O QUADRIÊNIO DE 2022 À 2025 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/766/42._projeto_de_lei_-_diversos_folha_de_pagamento.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/766/42._projeto_de_lei_-_diversos_folha_de_pagamento.doc</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NA IMPORTÂNCIA DE ATÉ R$ 236.988,74 (DUZENTOS E TRINTA E SEIS MIL, NOVECENTOS E OITENTA E OITO REAIS E SETENTA E QUATRO CENTAVOS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/768/43._projeto_de_lei_altera_a_lei_n._2.349.2017.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/768/43._projeto_de_lei_altera_a_lei_n._2.349.2017.doc</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI N. 2.349/2017, QUE DISPÕE SOBRE O SISTEMA ÚNICO DE ASSISTÊNCIA SOCIAL - SUAS DO MUNICÍPIO DE ANCHIETA/SC E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/770/44._doacao_de_bens_publicos.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/770/44._doacao_de_bens_publicos.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRIAÇÃO DO BANCO DE MATERIAIS DE CONSTRUÇÃO, MÓVEIS E UTENSÍLIOS DOMÉSTICOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/771/45._projeto_de_lei_-salas_de_aula.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/771/45._projeto_de_lei_-salas_de_aula.docx</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NA IMPORTÂNCIA DE ATÉ R$ 202.000,00 (DUZENTOS E DOIS MIL REAIS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/773/46._projeto_de_lei_-credenciamento_saude.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/773/46._projeto_de_lei_-credenciamento_saude.doc</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE UM CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE ATÉ R$ 33.052,00 (TRINTA E TRÊS MIL E CINQUENTA E DOIS REAIS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/774/47.programa_dinheiro_na_escola.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/774/47.programa_dinheiro_na_escola.docx</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DINHEIRO NA ESCOLA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/775/48._projeto_de_lei_-_merenda_escolar.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/775/48._projeto_de_lei_-_merenda_escolar.doc</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NA IMPORTÂNCIA DE ATÉ R$ 47.000,00 (QUARENTA E SETE MIL REAIS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/776/49._projeto_de_lei_-_relogio_ponto_assistencia_social.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/776/49._projeto_de_lei_-_relogio_ponto_assistencia_social.doc</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE UM CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE ATÉ R$ 3.000,00 (TRÊS MIL REAIS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/777/50._projeto_lei_spc.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/777/50._projeto_lei_spc.doc</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A FILIAR-SE À CÂMARA DE DIRIGENTES LOJISTAS E SERVIÇO DE PROTEÇÃO AO CRÉDITO DE ANCHIETA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/779/51._projeto_de_lei_-_sede_fmas.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/779/51._projeto_de_lei_-_sede_fmas.doc</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE UM CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE ATÉ R$ 23.000,00 (VINTE E TRÊS MIL REAIS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/780/52._projeto_de_lei_anchieta_mais_emprego.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/780/52._projeto_de_lei_anchieta_mais_emprego.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM O SERVIÇO NACIONAL DE APRENDIZAGEM INDUSTRIAL – DEPARTAMENTO REGIONAL DE SANTA CATARINA – SENAI/SC, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/782/54._credito_adicional_junta_militar_e_sesi.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/782/54._credito_adicional_junta_militar_e_sesi.docx</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE UM CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE ATÉ R$ 559,00 (QUINHENTOS E CINQUENTA E NOVE REAIS), BEM COMO DE UM CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE ATÉ R$ 5.269,83 (CINCO MIL, DUZENTOS E SESSENTA E NOVE REAIS E OITENTA E TRÊS CENTAVOS) E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/787/55._ldo_2022.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/787/55._ldo_2022.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE ANCHIETA, ESTADO DE SANTA CATARINA, PARA O EXERCÍCIO FINANCEIRO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/788/56._projeto_de_lei_-_diversos_folha_de_pagamento.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/788/56._projeto_de_lei_-_diversos_folha_de_pagamento.doc</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NA IMPORTÂNCIA DE ATÉ R$ 245.639,37 (DUZENTOS E QUARENTA E CINCO MIL, SEISCENTOS E TRINTA E NOVE REAIS E TRINTA E SETE CENTAVOS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/789/57._projeto_de_lei_-_cresim.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/789/57._projeto_de_lei_-_cresim.doc</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE UM CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE ATÉ R$ 5.306,63 (CINCO MIL, TREZENTOS E SEIS REAIS E SESSENTA E TRÊS CENTAVOS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/790/58._projeto_de_lei_-plantoes_saude.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/790/58._projeto_de_lei_-plantoes_saude.doc</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE UM CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE ATÉ R$ 72.000,00 (SETENTA E DOIS MIL REAIS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/792/59._projeto_de_lei_-policia_militar.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/792/59._projeto_de_lei_-policia_militar.doc</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO EXECUTIVO MUNICIPAL EM NOME DESTE ENTE FEDERADO A CELEBRAR CONVÊNIO COM O GOVERNO DO ESTADO DE SANTA CATARINA/SECRETARIA DE ESTADO DA SEGURANÇA PÚBLICA E DEFESA DO CIDADÃO/POLÍCIA MILITAR, COM O OBJETO DE POLICIAMENTO OSTENSIVO MOTORIZADO ATRAVÉS DA RADIO PATRULHA E DEMAIS SERVIÇOS DE INTERESSE LOCAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/793/60._projeto_de_lei_-_rodoviario_e_tac_agricultura.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/793/60._projeto_de_lei_-_rodoviario_e_tac_agricultura.doc</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NA IMPORTÂNCIA DE ATÉ R$ 100.000,00 (CEM MIL REAIS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/797/61._loa_2022.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/797/61._loa_2022.doc</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ANCHIETA, ESTADO DE SANTA CATARINA, PARA O EXERCÍCIO FINANCEIRO DE 2022, E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/798/62._projeto_de_lei_-_pasep.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/798/62._projeto_de_lei_-_pasep.doc</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE UM CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE ATÉ R$ 30.000,00 (TRINTA MIL REAIS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/799/63_pl_2o_ratificacao_consad.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/799/63_pl_2o_ratificacao_consad.doc</t>
   </si>
   <si>
     <t>RATIFICA A 2ª ALTERAÇÃO DO PROTOCOLO DE INTENÇÕES DO CONSÓRCIO INTERMUNICIPAL E INTERESTADUAL DE MUNICÍPIOS – SANTA CATARINA PARANÁ E RIO GRANDE DO SUL – DE SEGURANÇA ALIMENTAR, ATENÇÃO A SANIDADE AGROPECUÁRIA E DESENVOLVIMENTO LOCAL – CONSAD E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/800/64._projeto_de_lei_-_6a_alteracao_conder.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/800/64._projeto_de_lei_-_6a_alteracao_conder.doc</t>
   </si>
   <si>
     <t>RATIFICA AS ALTERAÇÕES REALIZADAS NA 6ª ALTERAÇÃO CONTRATUAL DE CONSÓRCIO PÚBLICO DO CONSORCIO INTERMUNICIPAL DE DESENVOLVIMENTO REGIONAL – CONDER E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/801/65._projeto_de_lei_-_procuradoria_.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/801/65._projeto_de_lei_-_procuradoria_.doc</t>
   </si>
   <si>
     <t>"INSTITUI A PROCURADORIA-GERAL DO MUNICÍPIO DE ANCHIETA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/804/66._projeto_de_lei_-_rodoviaria.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/804/66._projeto_de_lei_-_rodoviaria.doc</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE UM CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE ATÉ R$ 50.000,00 (CINQUENTA MIL REAIS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/805/67._projeto_de_lei_-_onibus.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/805/67._projeto_de_lei_-_onibus.doc</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE CRÉDITOS ADICIONAIS ESPECIAIS NA IMPORTÂNCIA DE ATÉ R$ 360.000,00 (TREZENTOS E SESSENTA MIL REAIS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/807/68._cameras_de_videomonitoramento.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/807/68._cameras_de_videomonitoramento.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTALAÇÃO DE CÂMERAS DE MONITORAMENTO DE SEGURANÇA NAS ESCOLAS E CRECHES   PÚBLICAS    MUNICIPAIS    E        CERCANIAS.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/808/69._projeto_de_lei__cultura_e_rodoviario.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/808/69._projeto_de_lei__cultura_e_rodoviario.doc</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NA IMPORTÂNCIA DE ATÉ R$ 67.221,25 (SESSENTA E SETE MIL, DUZENTOS E VINTE E UM REAIS E VINTE E CINCO CENTAVOS) CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/809/70._altera_lei_2350.2017_programas_de_incentivo.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/809/70._altera_lei_2350.2017_programas_de_incentivo.doc</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI Nº 2.350/2017, QUE ESTABELECE A POLÍTICA MUNICIPAL DE APOIO AO DESENVOLVIMENTO AGROPECUÁRIO NO MUNICÍPO DE ANCHIETA E INSTITUI PROGRAMAS DE INCENTIVO À PRODUÇÃO AGROPECUÁRIA E CUIDADO COM AS ÁGUAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/810/71._altera_lei_2370.2018_institui_o_ano_agricola_-_copia.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/810/71._altera_lei_2370.2018_institui_o_ano_agricola_-_copia.doc</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI Nº 2.370/2019, QUE INSTITUI O ANO AGRÍCOLA NO MUNICÍPIO DE ANCHIETA E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/812/72.__protecao_de_mananciais_-_turismo.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/812/72.__protecao_de_mananciais_-_turismo.doc</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA DE PROTEÇÃO DOS MANANCIAIS HÍDRICOS, CACHOEIRAS E ESPAÇOS NATURAIS, ATIVIDADES TURÍSTICAS E DE LAZER E À CONSERVAÇÃO AMBIENTAL – PROGRAMA PACTO PELAS ÁGUAS.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/813/73._programa_iptu_verde.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/813/73._programa_iptu_verde.doc</t>
   </si>
   <si>
     <t>INSTITUI PROGRAMA DE INCENTIVO PARA PRÁTICAS DE ARMAZENAMENTO DE ÁGUA PLUVIAL, DE GERAÇÃO DE ENERGIAS RENOVÁVEIS, DE ECONOMIA DE ENERGIA ELÉTRICA, DE AGRICULTURA URBANA, DE COMPOSTAGEM E OUTROS - DENOMINADO PROGRAMA IPTU VERDE.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/814/74._pl_associacoes.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/814/74._pl_associacoes.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CEDER BENS À ORGANIZAÇÃO DA SOCIEDADE CIVIL, PARA FOMENTO DA AGRICULTURA FAMILIAR E DA ATIVIDADE DE PEQUENOS AGRICULTORES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/815/75._projeto_de_lei_-_equipamentos_educacao.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/815/75._projeto_de_lei_-_equipamentos_educacao.doc</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE UM CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE ATÉ R$ 16.000,00 (DEZESSEIS MIL REAIS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/818/76._cria_e_denomina_o_loteamento_popular.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/818/76._cria_e_denomina_o_loteamento_popular.doc</t>
   </si>
   <si>
     <t>CRIA E DENOMINA O LOTEAMENTO HABITACIONAL POPULAR DE PROPRIEDADE DESTE ENTE FEDERADO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/819/77._recebe_carros_da_receita_federal.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/819/77._recebe_carros_da_receita_federal.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A RECEBER EM DOAÇÃO VEÍCULOS APREENDIDOS PELA RECEITA FEDERAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/820/78._recebe_carros_do_estado.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/820/78._recebe_carros_do_estado.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A RECEBER EM DOAÇÃO BENS MÓVEIS DO GOVERNO DO ESTADO DE SANTA CATARINA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/821/79.__eleva_contribuicao_ameosc.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/821/79.__eleva_contribuicao_ameosc.docx</t>
   </si>
   <si>
     <t>ALTERA A CONTRIBUIÇÃO AO CONSÓRCIO INTERMUNICIPAL DE SAÚDE DO EXTREMO OESTE DE SANTA CATARINA – CIS-AMEOSC, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/742/requerimento_01.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/742/requerimento_01.docx</t>
   </si>
   <si>
     <t>Sejam tomadas as devidas providencias, resolvendo o problema da galeria em que corre água na rua Buenos Aires, em frente à residência de Henrique Santa Catarina, próximo ao Centro Municipal de Idosos.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>Cumprimento por parte da administração pública da Lei 2.429 de 24 de abril de 2019.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/744/requerimento_03.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/744/requerimento_03.docx</t>
   </si>
   <si>
     <t>Informações referentes ao recurso advindo de emenda parlamentar destinada ao município.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/745/requerimento_04.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/745/requerimento_04.docx</t>
   </si>
   <si>
     <t>Informação sobre aprovação e execução de lombadas no perímetro urbano.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/746/requerimento_05.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/746/requerimento_05.docx</t>
   </si>
   <si>
     <t>Requer estadualização da estrada municipal que liga Anchieta a Barra Bonita</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/747/requerimento_06.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/747/requerimento_06.docx</t>
   </si>
   <si>
     <t>Requer que seja destinado à Epagri do município um profissional Extensionista Social para realizar trabalho com as famílias.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>JONAS CAMARGO</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/764/requerimento_licenca_07.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/764/requerimento_licenca_07.docx</t>
   </si>
   <si>
     <t>O Vereador que esse subscreve requer Licença para tratar de interesse particular, no período correspondente aos dia 01 a 31 de Agosto de 2021, nos termos do Art. 52, inciso, VII, do Regimento Interno da Câmara Municipal de Vereadores de Anchieta – SC (Resolução 001/2010).</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>DOUGLAS LUIZ VIDORI</t>
   </si>
   <si>
     <t>O Vereador que esse subscreve requer Licença para tratar de interesse particular, no período correspondente aos dia 01 a 30 de Setembro de 2021, nos termos do Art. 52, inciso, VII, do Regimento Interno da Câmara Municipal de Vereadores de Anchieta – SC (Resolução 001/2010).</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>PAULO CESAR SARTORI</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/784/requerimento_licenca_09.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/784/requerimento_licenca_09.docx</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>NERI GASPAR</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>NELSON RODRIGUES DA SILVA</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/794/requerimento_12.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/794/requerimento_12.docx</t>
   </si>
   <si>
     <t>Sejam revistos os valores das alvarás e fortalecida a fiscalização da atividade de ambulantes.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
     <t>ELOE SCHVEIZER</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/795/requerimento_13.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/795/requerimento_13.docx</t>
   </si>
   <si>
     <t>A Vereadora que esse subscreve requer Licença para tratar de interesse particular, no período correspondente aos dia 01 a 30 de Novembro de 2021, nos termos do Art. 52, inciso, VII, do Regimento Interno da Câmara Municipal de Vereadores de Anchieta – SC (Resolução 001/2010).</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>NILO JOSÉ PREVEDELLO</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/796/requerimento_14.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/796/requerimento_14.docx</t>
   </si>
   <si>
     <t>O Vereador que esse subscreve requer Licença para tratar de interesse particular, no período correspondente aos dia 01 a 30 de Novembro de 2021, nos termos do Art. 52, inciso, VII, do Regimento Interno da Câmara Municipal de Vereadores de Anchieta – SC (Resolução 001/2010).</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>VETO PARCIAL OU TOTAL</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/767/mensagem_45_2021_lei_vetada_condominios_2.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/767/mensagem_45_2021_lei_vetada_condominios_2.docx</t>
   </si>
   <si>
     <t>Comunicado a Vossas Excelências que, nos termos do art. 62, § 1º da Lei Orgânica Municipal de Anchieta, decidimos vetar parcialmente, por contrariedade ao interesse público, o § 8º do art. 4º da Redação Final 039/2021 do Projeto de Lei Complementar 003/2021, que DISPÕE SOBRE O REGULAMENTO DO PARCELAMENTO DE SOLO, ATRAVÉS DO CONDOMÍNIO URBANISTICO DE LOTES, E DÁ OUTRAS PROVIDÊNCIAS,</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1785,68 +1785,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/706/mocao_01.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/707/mocao_02.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/709/mocao_04.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/710/mocao_05.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/715/mocao_07.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/717/mocao_08.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/718/mocao_09.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/732/mocao_10.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/733/mocao_11.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/734/mocao_12.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/735/mocao_13.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/740/mocao_14_de_apelo_hemocentro.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/749/mocao_15.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/753/mocao_16.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/754/mocao_17.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/769/mocao_18.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/802/mocao_de_apelo_19.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/803/mocao_de_apelo_20.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/806/mocao_de_apelo_21.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/816/mocao_de_aplausos_epagri_22.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/719/02._honorarios_de_sucumbencia.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/757/36._condominios.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/772/pl_complemntar_04-2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/778/05._projeto_lei_-_aletera_artigo_da_lei_001.2005.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/702/lei_02.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/703/lei_02.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/693/lei_01.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/783/lei_no_3.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/791/lei_no_4.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/811/lei_no_5_unidade_de_saude_joao_cafe_filho_1.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/817/lei_no_6_coleta_setiva.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/695/04._projeto_de_lei_-covid_investimento_e_folha.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/696/03._projeto_de_lei_-_emendas_educacao.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/697/02.__aux_alimentacao.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/698/01._pl_revisao.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/699/06._convenio_ginasio.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/700/projeto_de_lei_07.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/701/projeto_lei_08.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/711/11._ambulancia_bombeiros.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/716/13._autoriza_firmar_convenio_bombeiros.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/720/14._altera_a_lei_n._1.791_-_cmdca.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/721/15._reestrutura_conselho_fundeb.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/722/16._programa_cresim.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/723/17._projeto_de_lei_cisternas_ok.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/724/18._projeto_de_lei_melhoramento_genetico_ok.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/725/19._projeto_de_lei_-_modificando_artigos_da_lei__2350_de_2017_ok.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/726/20._projeto_de_lei_agua_boa_animal_ok.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/727/21._beneficios_eventuais.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/728/22._ginasio_praca.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/729/23_._defesa_civil.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/730/24._orcamento_fmas_mac.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/736/25._projeto_de_lei_-_programa_agua_boa_animal.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/737/26.projeto_de_lei_-_farmacia_e_centro_covid.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/738/27._projeto_de_lei_-_programa_incentivo_a_producao_agropecuaria.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/741/29._espaco_para_beneficiamento_de_lixo_reciclavel.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/748/30._projeto_de_lei_-_bem_estar_animal.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/750/31._novo_convenio_esgoto_sanitario_ps.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/751/32._orcamento_lei_cnm.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/752/33._conder_1.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/755/34.veiculo_merenda.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/758/36._concessao_direito_real_de_uso-_baracao_xavantes.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/760/38._viveiro_publico_municipal_benicio_jose_wildner.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/761/39._termo_de_fomento_003-2021_apae.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/762/40._projeto_de_lei_-_salas_de_aula_salario_educacao.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/763/41._projeto_lei_ppa.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/766/42._projeto_de_lei_-_diversos_folha_de_pagamento.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/768/43._projeto_de_lei_altera_a_lei_n._2.349.2017.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/770/44._doacao_de_bens_publicos.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/771/45._projeto_de_lei_-salas_de_aula.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/773/46._projeto_de_lei_-credenciamento_saude.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/774/47.programa_dinheiro_na_escola.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/775/48._projeto_de_lei_-_merenda_escolar.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/776/49._projeto_de_lei_-_relogio_ponto_assistencia_social.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/777/50._projeto_lei_spc.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/779/51._projeto_de_lei_-_sede_fmas.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/780/52._projeto_de_lei_anchieta_mais_emprego.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/782/54._credito_adicional_junta_militar_e_sesi.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/787/55._ldo_2022.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/788/56._projeto_de_lei_-_diversos_folha_de_pagamento.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/789/57._projeto_de_lei_-_cresim.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/790/58._projeto_de_lei_-plantoes_saude.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/792/59._projeto_de_lei_-policia_militar.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/793/60._projeto_de_lei_-_rodoviario_e_tac_agricultura.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/797/61._loa_2022.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/798/62._projeto_de_lei_-_pasep.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/799/63_pl_2o_ratificacao_consad.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/800/64._projeto_de_lei_-_6a_alteracao_conder.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/801/65._projeto_de_lei_-_procuradoria_.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/804/66._projeto_de_lei_-_rodoviaria.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/805/67._projeto_de_lei_-_onibus.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/807/68._cameras_de_videomonitoramento.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/808/69._projeto_de_lei__cultura_e_rodoviario.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/809/70._altera_lei_2350.2017_programas_de_incentivo.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/810/71._altera_lei_2370.2018_institui_o_ano_agricola_-_copia.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/812/72.__protecao_de_mananciais_-_turismo.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/813/73._programa_iptu_verde.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/814/74._pl_associacoes.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/815/75._projeto_de_lei_-_equipamentos_educacao.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/818/76._cria_e_denomina_o_loteamento_popular.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/819/77._recebe_carros_da_receita_federal.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/820/78._recebe_carros_do_estado.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/821/79.__eleva_contribuicao_ameosc.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/742/requerimento_01.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/744/requerimento_03.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/745/requerimento_04.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/746/requerimento_05.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/747/requerimento_06.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/764/requerimento_licenca_07.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/784/requerimento_licenca_09.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/794/requerimento_12.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/795/requerimento_13.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/796/requerimento_14.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/767/mensagem_45_2021_lei_vetada_condominios_2.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/706/mocao_01.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/707/mocao_02.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/709/mocao_04.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/710/mocao_05.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/715/mocao_07.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/717/mocao_08.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/718/mocao_09.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/732/mocao_10.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/733/mocao_11.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/734/mocao_12.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/735/mocao_13.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/740/mocao_14_de_apelo_hemocentro.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/749/mocao_15.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/753/mocao_16.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/754/mocao_17.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/769/mocao_18.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/802/mocao_de_apelo_19.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/803/mocao_de_apelo_20.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/806/mocao_de_apelo_21.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/816/mocao_de_aplausos_epagri_22.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/719/02._honorarios_de_sucumbencia.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/757/36._condominios.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/772/pl_complemntar_04-2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/778/05._projeto_lei_-_aletera_artigo_da_lei_001.2005.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/702/lei_02.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/703/lei_02.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/693/lei_01.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/783/lei_no_3.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/791/lei_no_4.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/811/lei_no_5_unidade_de_saude_joao_cafe_filho_1.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/817/lei_no_6_coleta_setiva.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/695/04._projeto_de_lei_-covid_investimento_e_folha.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/696/03._projeto_de_lei_-_emendas_educacao.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/697/02.__aux_alimentacao.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/698/01._pl_revisao.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/699/06._convenio_ginasio.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/700/projeto_de_lei_07.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/701/projeto_lei_08.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/711/11._ambulancia_bombeiros.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/716/13._autoriza_firmar_convenio_bombeiros.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/720/14._altera_a_lei_n._1.791_-_cmdca.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/721/15._reestrutura_conselho_fundeb.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/722/16._programa_cresim.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/723/17._projeto_de_lei_cisternas_ok.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/724/18._projeto_de_lei_melhoramento_genetico_ok.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/725/19._projeto_de_lei_-_modificando_artigos_da_lei__2350_de_2017_ok.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/726/20._projeto_de_lei_agua_boa_animal_ok.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/727/21._beneficios_eventuais.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/728/22._ginasio_praca.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/729/23_._defesa_civil.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/730/24._orcamento_fmas_mac.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/736/25._projeto_de_lei_-_programa_agua_boa_animal.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/737/26.projeto_de_lei_-_farmacia_e_centro_covid.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/738/27._projeto_de_lei_-_programa_incentivo_a_producao_agropecuaria.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/741/29._espaco_para_beneficiamento_de_lixo_reciclavel.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/748/30._projeto_de_lei_-_bem_estar_animal.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/750/31._novo_convenio_esgoto_sanitario_ps.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/751/32._orcamento_lei_cnm.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/752/33._conder_1.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/755/34.veiculo_merenda.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/758/36._concessao_direito_real_de_uso-_baracao_xavantes.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/760/38._viveiro_publico_municipal_benicio_jose_wildner.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/761/39._termo_de_fomento_003-2021_apae.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/762/40._projeto_de_lei_-_salas_de_aula_salario_educacao.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/763/41._projeto_lei_ppa.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/766/42._projeto_de_lei_-_diversos_folha_de_pagamento.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/768/43._projeto_de_lei_altera_a_lei_n._2.349.2017.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/770/44._doacao_de_bens_publicos.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/771/45._projeto_de_lei_-salas_de_aula.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/773/46._projeto_de_lei_-credenciamento_saude.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/774/47.programa_dinheiro_na_escola.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/775/48._projeto_de_lei_-_merenda_escolar.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/776/49._projeto_de_lei_-_relogio_ponto_assistencia_social.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/777/50._projeto_lei_spc.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/779/51._projeto_de_lei_-_sede_fmas.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/780/52._projeto_de_lei_anchieta_mais_emprego.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/782/54._credito_adicional_junta_militar_e_sesi.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/787/55._ldo_2022.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/788/56._projeto_de_lei_-_diversos_folha_de_pagamento.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/789/57._projeto_de_lei_-_cresim.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/790/58._projeto_de_lei_-plantoes_saude.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/792/59._projeto_de_lei_-policia_militar.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/793/60._projeto_de_lei_-_rodoviario_e_tac_agricultura.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/797/61._loa_2022.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/798/62._projeto_de_lei_-_pasep.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/799/63_pl_2o_ratificacao_consad.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/800/64._projeto_de_lei_-_6a_alteracao_conder.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/801/65._projeto_de_lei_-_procuradoria_.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/804/66._projeto_de_lei_-_rodoviaria.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/805/67._projeto_de_lei_-_onibus.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/807/68._cameras_de_videomonitoramento.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/808/69._projeto_de_lei__cultura_e_rodoviario.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/809/70._altera_lei_2350.2017_programas_de_incentivo.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/810/71._altera_lei_2370.2018_institui_o_ano_agricola_-_copia.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/812/72.__protecao_de_mananciais_-_turismo.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/813/73._programa_iptu_verde.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/814/74._pl_associacoes.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/815/75._projeto_de_lei_-_equipamentos_educacao.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/818/76._cria_e_denomina_o_loteamento_popular.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/819/77._recebe_carros_da_receita_federal.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/820/78._recebe_carros_do_estado.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/821/79.__eleva_contribuicao_ameosc.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/742/requerimento_01.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/744/requerimento_03.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/745/requerimento_04.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/746/requerimento_05.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/747/requerimento_06.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/764/requerimento_licenca_07.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/784/requerimento_licenca_09.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/794/requerimento_12.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/795/requerimento_13.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/796/requerimento_14.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2021/767/mensagem_45_2021_lei_vetada_condominios_2.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H128"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="27.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="136.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="135.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>