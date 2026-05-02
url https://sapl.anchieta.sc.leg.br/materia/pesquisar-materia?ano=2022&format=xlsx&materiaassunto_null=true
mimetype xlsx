--- v0 (2025-12-12)
+++ v1 (2026-05-02)
@@ -54,1955 +54,1955 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>Bloco da Oposição MDB/PSDB</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/877/indicacao_1_ampliacao_escola_xavantes.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/877/indicacao_1_ampliacao_escola_xavantes.docx</t>
   </si>
   <si>
     <t>Indica que seja ampliado o atendimento da Escola Municipal Xavantes com uma turma de creche I (04 meses a 01 ano e 6 meses), atendendo assim todas as faixas etárias das crianças do Bairro Xavantes.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/878/indicacao_2_parque_infantil_xavantes.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/878/indicacao_2_parque_infantil_xavantes.docx</t>
   </si>
   <si>
     <t>Indica que seja feito construção de parque infantil no Bairro Xavantes, no terreno da municipalidade existente no Bairro.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Bloco da Situação PT/PL</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/879/indicacao_3_auxilio_corpo_de_bombeiros.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/879/indicacao_3_auxilio_corpo_de_bombeiros.docx</t>
   </si>
   <si>
     <t>Conclamar à Corporação do Corpo de Bombeiros para que durante o período de estiagem auxiliem com o caminhão pipa realizando a distribuição de água para as famílias dos Bairros e residências com falta de água potável</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/880/indicacao_4_arrumacao_de_estradas.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/880/indicacao_4_arrumacao_de_estradas.docx</t>
   </si>
   <si>
     <t>Viabilizar o patrolamento e o cascalhamento na Linha Taquaruçu até a propriedade do Senhor Saulo Somavilla e na Linha Salete da propriedade do Senhor Bom Filho Garlet até propriedade do Senhor Quini.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/881/indicacao_5_placa_dique.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/881/indicacao_5_placa_dique.docx</t>
   </si>
   <si>
     <t>PARA QUE A MUNICIPALIDADE FAÇA PLACAS INFORMATIVA SOBRE O DISQUE 190-EMERGENCIA POLICIAL MILITAR E DISQUE 193- EMERGÊNCIA CORPO DE BOMBEIROS.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/882/indicacao_6_cobertura_sala_de_vacina.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/882/indicacao_6_cobertura_sala_de_vacina.docx</t>
   </si>
   <si>
     <t>Construção de uma cobertura na porta da sala de vacinação do Covid-19 em anexo ao centro de triagem.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/883/indicacao_7_construcao_de_banheiro_cmeif.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/883/indicacao_7_construcao_de_banheiro_cmeif.docx</t>
   </si>
   <si>
     <t>Indica que seja feito projeto e posterior construção de banheiros no Centro Municipal de Educação (CMEIF).</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/884/indicacao_8_asfalto_rua_vitorio_picolli.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/884/indicacao_8_asfalto_rua_vitorio_picolli.docx</t>
   </si>
   <si>
     <t>Realizar asfaltamento e tubulação da Rua Vitório Piccoli e Paulino Buratti</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/885/indicacao_9_melhorias_geraldogarlet.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/885/indicacao_9_melhorias_geraldogarlet.docx</t>
   </si>
   <si>
     <t>Execução de melhorias na Rua vereador Geraldo Garlet.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/886/indicacao_10_refis2022.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/886/indicacao_10_refis2022.docx</t>
   </si>
   <si>
     <t>Estudos para implantação do PROGRAMA DE RECUPERAÇÃO FISCAL MUNICIPAL – REFIS-MUNICIPAL, de forma que o contribuinte possa saldar através de parcelamento ou quitação, todas as suas dívidas tributárias junto a fazenda municipal.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/887/indicacao_11_scfv.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/887/indicacao_11_scfv.docx</t>
   </si>
   <si>
     <t>Realizar melhoria na entrada principal do Serviço de Convivência e Fortalecimento de vínculos (SCFV) em anexo ao CENEC.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/888/indicacao_12_repasse_escola.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/888/indicacao_12_repasse_escola.docx</t>
   </si>
   <si>
     <t>Que seja apresentada emenda à Lei 2.568/2021 – Programa Dinheiro na Escola, incluindo repasse de valores em dobro para cada estudante que esteja matriculado e frequente a escola em tempo integral.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/889/indicacao_13_ponto_onibus.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/889/indicacao_13_ponto_onibus.docx</t>
   </si>
   <si>
     <t>Execução de melhorias nos pontos de ônibus no trajeto do transporte escolar.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/890/indicacao_14_asfalto_rua_7_de_setembro.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/890/indicacao_14_asfalto_rua_7_de_setembro.docx</t>
   </si>
   <si>
     <t>Asfaltamento e tubulação da Rua 7 de Setembro</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/891/indicacao_15_celesc.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/891/indicacao_15_celesc.docx</t>
   </si>
   <si>
     <t>Construção/aquisição de imóvel para utilizar como escritório para a Celesc</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/892/indicacao_16_passeio_pedestres.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/892/indicacao_16_passeio_pedestres.docx</t>
   </si>
   <si>
     <t>Construção de calçada de apenas um lado da via para pedestres no início da Rua Vereador Geraldo Garlet, seguindo a Rua Professor Valdir Roberto Scholtze, até o acesso a BR. 161.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/893/indicacao_17_faixa_elevada_na_avenida_anchieta.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/893/indicacao_17_faixa_elevada_na_avenida_anchieta.docx</t>
   </si>
   <si>
     <t>Que seja construída uma faixa elevada na Avenida Anchieta nas proximidades da residência de Srº Tiago Anatter.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/894/indicacao_18_programa_desastres.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/894/indicacao_18_programa_desastres.docx</t>
   </si>
   <si>
     <t>Programa de conscientização sobre a prevenção e o enfrentamento de desastres</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/895/indicacao_19_formacao_de_agentes_de_prevencao_.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/895/indicacao_19_formacao_de_agentes_de_prevencao_.docx</t>
   </si>
   <si>
     <t>Formação de Agentes de prevenção e combate ao uso de drogas</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/896/indicacao_20_rua7_demarcacao.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/896/indicacao_20_rua7_demarcacao.docx</t>
   </si>
   <si>
     <t>Indica para seja efetuado demarcação viária na rua Sete de Setembro com as devidas vagas de estacionamento.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/897/indicacao_21_desapropriacao_de_interesse_publico.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/897/indicacao_21_desapropriacao_de_interesse_publico.docx</t>
   </si>
   <si>
     <t>Indica que o Município através dos setores competentes faça regularização através de desapropriação por Interesse Público e nomeie rua.</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/898/indicacao_22__lactcinio.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/898/indicacao_22__lactcinio.docx</t>
   </si>
   <si>
     <t>Indica seja promovida a desapropriação do lote e prédio da laticínio Cedrense desativada, localizada na área industrial de Anchieta.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/899/indicacao_23__notbbok_.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/899/indicacao_23__notbbok_.docx</t>
   </si>
   <si>
     <t>Encaminhar pedido para a Receita federal de doação de aparelhos de Notebooks aos jovens Parlamentares Mirins</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/900/indicacao_24__cresim_-_copia.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/900/indicacao_24__cresim_-_copia.docx</t>
   </si>
   <si>
     <t>Ampliação de atendimento na área social pelo Consorcio Cresim</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/924/indicacao_25_programa_calcadas.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/924/indicacao_25_programa_calcadas.docx</t>
   </si>
   <si>
     <t>Que seja criado Programa de Parceria entre Proprietários e Administração Municipal para a construção de calçadas padronizadas com recursos advindos do IPTU.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/925/indicacao_26_reforma_salao_xavantes.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/925/indicacao_26_reforma_salao_xavantes.docx</t>
   </si>
   <si>
     <t>Reforma, melhoria da quadra e pintura do salão utilizado pela Escola Xavantes e comunidade.</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/</t>
   </si>
   <si>
     <t>Indica que seja realizado pavimentação asfáltica na estrada que liga Anchieta à Barra Bonita passando por Linha Salete, Aparecida e Águas do Araçá.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/927/indicacao_28_monitoramento_ocr.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/927/indicacao_28_monitoramento_ocr.docx</t>
   </si>
   <si>
     <t>Adoção pela municipalidade em sistema de monitoramento urbano OCR.</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/970/indicacao_29__notafiscal.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/970/indicacao_29__notafiscal.docx</t>
   </si>
   <si>
     <t>Auxilio na emissão da nota fiscal eletrônica</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/971/indicacao_30_cascalhamento_pitoca.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/971/indicacao_30_cascalhamento_pitoca.docx</t>
   </si>
   <si>
     <t>Cascalhamento em estrada vicinal linha Pitoca</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/972/indicacao_31_campo_xavantes.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/972/indicacao_31_campo_xavantes.docx</t>
   </si>
   <si>
     <t>Seja feito um campo de grama ao lado do Ginásio de Esportes da Escola do Bairro Xavantes.</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/973/indicacao_32_ponto_de_onibus_neri_pagliosa.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/973/indicacao_32_ponto_de_onibus_neri_pagliosa.docx</t>
   </si>
   <si>
     <t>Seja ampliado o abrigo de passageiro instalado na Rua Neri Pagliosa, no Bairro Xavantes.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/974/indicacao_33_programa_bolsa_atleta.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/974/indicacao_33_programa_bolsa_atleta.docx</t>
   </si>
   <si>
     <t>Criação do programa Bolsa Atleta</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/975/indicacao_34_lombada_km_41-42.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/975/indicacao_34_lombada_km_41-42.docx</t>
   </si>
   <si>
     <t>Construção de lombadas no trecho da SC 161 entre os Kms 41,42</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/976/indicacao_35_lombada_valdir_sholtze.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/976/indicacao_35_lombada_valdir_sholtze.docx</t>
   </si>
   <si>
     <t>Construção de lombada na Rua Valdir Roberto Scholtze em frente a residenciada Srª Vania Barp.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/977/indicacao_36_rotula_mato_grosso.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/977/indicacao_36_rotula_mato_grosso.docx</t>
   </si>
   <si>
     <t>Construção de uma rotatória na Rua Mato Grosso com a Avenida Brasil</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/988/indicacao_37_patrola_eusebio_e_leandro.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/988/indicacao_37_patrola_eusebio_e_leandro.docx</t>
   </si>
   <si>
     <t>Para que a Administração busque junto ao Governo Lula a liberação de uma patrola para ser utilizada nos trabalhos de melhorias de estradas rurais e obras executadas pela Secretaria Municipal de Infraestrutura.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Bancada do MDB</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/995/indicacao_38_murocontencao.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/995/indicacao_38_murocontencao.docx</t>
   </si>
   <si>
     <t>Construção de muro de contenção na rua Mato Grosso – Sanga Mandurim.</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/996/indicacao_39_reconhecimento_de_rua.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/996/indicacao_39_reconhecimento_de_rua.docx</t>
   </si>
   <si>
     <t>Reconhecimento de rua e melhorias na infraestrutura.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/1003/indicacao_40_rua_coberta.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/1003/indicacao_40_rua_coberta.docx</t>
   </si>
   <si>
     <t>Para que a municipalidade realize a cobertura da Rua Vereador Geraldo Garlet</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/843/1._mocao_de_apelo_estiagem.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/843/1._mocao_de_apelo_estiagem.docx</t>
   </si>
   <si>
     <t>ANISTIA DAS DÍVIDAS DO TROCA-TROCA E AMPLIAÇÃO DE RECURSOS PARA O PROGRAMA DE COMBATE À ESTIAGEM.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/844/2._mocao_de_apelo_conab.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/844/2._mocao_de_apelo_conab.docx</t>
   </si>
   <si>
     <t>SEJAM CONCEDIDAS MEDIDAS EMERGENCIAIS PARA ANISTIA DAS DÍVIDAS DOS AGRICULTORES COM CRÉDITO RURAL; CRIAÇÃO DE LINHA DE CRÉDITO ESPECÍFICA, COM JURO ZERO; GARANTIA DE ABASTECIMENTO DE MILHO VIA CONAB</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/845/3._mocao_aplausos_argentino_presotto.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/845/3._mocao_aplausos_argentino_presotto.docx</t>
   </si>
   <si>
     <t>Reconhece o trabalho e as ações realizadas pelo Sr. Argentino Antônio Presotto (in memoriam) em prol do Município de Anchieta-SC em sua incessante busca por fazer do nosso território um município, lugar promissor e bom de viver.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/846/4._mocao_de_apelo_policia.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/846/4._mocao_de_apelo_policia.docx</t>
   </si>
   <si>
     <t>MANIFESTAR O APOIO ÀS CONVOCAÇÕES E NOMEAÇÕES DOS CANDIDATOS APROVADOS NO ÚLTIMO CONCURSO PÚBLICO, PARA OS CARGOS DE AGENTE E ESCRIVÃO DA POLÍCIA CIVIL DO ESTADO DE SANTA CATARINA.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/860/5._mocao_de_apelo_antecipacao.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/860/5._mocao_de_apelo_antecipacao.docx</t>
   </si>
   <si>
     <t>Moção de Apelo solicitando a antecipação de recursos orçados para o ano 2023 para programas da Secretária de Agricultura.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/861/6._mocao_honrosa_honrosa_neori.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/861/6._mocao_honrosa_honrosa_neori.docx</t>
   </si>
   <si>
     <t>Que seja concedida Moção Honrosa ao servidor público aposentado Neori Hoppe.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/870/7.mocao_de_apelo_pronafe.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/870/7.mocao_de_apelo_pronafe.docx</t>
   </si>
   <si>
     <t>Elaboração de novo decreto Federal para contemplar agricultores que não foram beneficiados pelo decreto 11.029 de 01/04/2022.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>Bancada da Situação</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/871/8._mocao_de_aplauso_bispo_copia.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/871/8._mocao_de_aplauso_bispo_copia.docx</t>
   </si>
   <si>
     <t>Pelo enaltecimento do testemunho de vida e compromisso de dom José gomes por meio do seu memorial em comemoração aos 100 anos.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/968/9._mocao_de_apelo_uffs.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/968/9._mocao_de_apelo_uffs.docx</t>
   </si>
   <si>
     <t>Instalação de um Campus da Universidade Federal da Fronteira Sul na Região Extremo-Oeste de Santa Catarina</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/969/10._mocao_de_apelo_comarca_anchieta.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/969/10._mocao_de_apelo_comarca_anchieta.docx</t>
   </si>
   <si>
     <t>Que o Tribunal de Justiça de Santa Catarina inclua o Município de Palma Sola na circunscrição judiciária da Comarca de Anchieta.</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/997/11._mocao_de_aplauso_bombeiros.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/997/11._mocao_de_aplauso_bombeiros.docx</t>
   </si>
   <si>
     <t>PARTICIPAÇÃO DO  3ºGRUPAMENTO DE BOMBEIROS DE ANCHIETA NA XIX OLIMPÍADA CATARINENSE DE BOMBEIROS</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/998/12._mocao_de_aplauso_bombeiros_todos.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/998/12._mocao_de_aplauso_bombeiros_todos.docx</t>
   </si>
   <si>
     <t>ASSUNTO_x000D_
 ENALTECIMENTO O TRABALHO E DEDICAÇÃO DE TODO O GRUPAMENTO DE BOMBEIROS MILITARES E COMUNITARIOS DE ANCHIETA-SANTA CATARINA</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO LEI COMPLEMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/824/01._autoriza_a_pavimentar_ruas_1.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/824/01._autoriza_a_pavimentar_ruas_1.docx</t>
   </si>
   <si>
     <t>AUTORIZA A EXECUÇÃO DE OBRAS DE PAVIMENTAÇÃO ASFÁLTICA E/OU COM PEDRAS IRREGULARES EM RUAS E AVENIDAS NO MUNICIPIO DE ANCHIETA/SC E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/825/02._plc_contribuicao_de_melhoria_1.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/825/02._plc_contribuicao_de_melhoria_1.docx</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS NA LEI COMPLEMENTAR Nº 001/2005, QUE DISPÕE SOBRE NORMAS GERAIS DE DIREITO TRIBUTÁRIO E DE ADMINISTRAÇÃO TRIBUTÁRIA DO MUNICÍPIO DE ANCHIETA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>Ivan José Canci</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/858/03._lei_que_altera_o_codigo_de_edificacoes_-_perimetro_rural.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/858/03._lei_que_altera_o_codigo_de_edificacoes_-_perimetro_rural.docx</t>
   </si>
   <si>
     <t>ALTERA E ACRESCENTA DISPOSITIVOS NA LEI COMPLEMENTAR Nº 025/2010, QUE DISPÕE SOBRE AS NORMAS RELATIVAS ÀS EDIFICAÇÕES DO MUNICÍPIO DE ANCHIETA, ESTADO DE SANTA CATARINA – CÓDIGO DE EDIFICAÇÕES - E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/859/04._lei_glp.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/859/04._lei_glp.docx</t>
   </si>
   <si>
     <t>ALTERA, SUPRIME E ACRESCENTA DISPOSITIVOS NA LEI COMPLEMENTAR Nº 025/2010, QUE DISPÕE SOBRE AS NORMAS RELATIVAS ÀS EDIFICAÇÕES DO MUNICÍPIO DE ANCHIETA, ESTADO DE SANTA CATARINA – CÓDIGO DE EDIFICAÇÕES - E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/875/05._lei_que_altera_o_ctm_-_iss.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/875/05._lei_que_altera_o_ctm_-_iss.docx</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR 001/2005, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/904/06._lei_que_altera_o_ctm_-_iss.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/904/06._lei_que_altera_o_ctm_-_iss.docx</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/909/07._alteracao_vencimento_iptu.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/909/07._alteracao_vencimento_iptu.docx</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/929/08._altera_lei_comp._044-2012.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/929/08._altera_lei_comp._044-2012.docx</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO NA LEI COMPLEMENTAR Nº 044/2012, QUE INSTITUI MODALIDADE DE EXECUÇÃO COMPARTILHADA DE PASSEIOS PÚBLICOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/935/09._plc_act_redacao_final.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/935/09._plc_act_redacao_final.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONTRATAÇÃO POR TEMPO DETERMINADO PARA ATENDER A NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/936/10._plc_estrutura_adm_redacao_final.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/936/10._plc_estrutura_adm_redacao_final.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ORGANIZAÇÃO DA ESTRUTURA ADMINISTRATIVA DO PODER EXECUTIVO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/937/11.plc_planos_de_carreira_com_alteracoes_em_10_de_outubro-_final_.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/937/11.plc_planos_de_carreira_com_alteracoes_em_10_de_outubro-_final_.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DA POLÍTICA MUNICIPAL DE ADMINISTRAÇÃO E REMUNERAÇÃO DE PESSOAL, PLANIFICA AS CARREIRAS DOS SERVIDORES PÚBLICOS MUNICIPAIS, DOS SERVIDORES TÉCNICO-PROFISSIONAIS E TÉCNICO-CIENTÍFICOS DA SAÚDE PÚBLICA MUNICIPAL, DOS SERVIDORES TÉCNICO-PROFISSIONAIS E TÉCNICO-CIENTÍFICOS DA ASSISTÊNCIA SOCIAL MUNICIPAL E DOS SERVIDORES DO MAGISTÉRIO PÚBLICO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/938/12.plc_estatuto_com_alteracoes_09_de_set_2022_-_final.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/938/12.plc_estatuto_com_alteracoes_09_de_set_2022_-_final.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ESTATUTO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE ANCHIETA, AUTARQUIAS E FUNDAÇÕES PÚBLICAS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/957/13._altera_lei_comp._026-2010.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/957/13._altera_lei_comp._026-2010.docx</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVO NA LEI COMPLEMENTAR 026/2010, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>PROJETO LEI LEGISLATIVO</t>
   </si>
   <si>
     <t>CARLA MARINA TREMARIN</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/832/01_lei_do_legislativo.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/832/01_lei_do_legislativo.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DO VENCIMENTO DOS SERVIDORES PÚBLICOS DA CÂMARA DE VEREADORES E SUBSÍDIO DOS VEREADORES.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/833/02_lei_do_legislativo.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/833/02_lei_do_legislativo.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTALAÇÃO DE EQUIPAMENTO ELIMINADOR DE AR NA REDE DE ABASTECIMENTO DE ÁGUA NO MUNICÍPIO DE ANCHIETA/SC</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/837/03_lei_do_legislativo_reforma_administrativa.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/837/03_lei_do_legislativo_reforma_administrativa.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ORGANIZAÇÃO E A ESTRUTURA DA CÂMARA MUNICIPAL DE VEREADORES DO MUNICÍPIO DE ANCHIETA, ESTADO DE SANTA CATARINA E INSTITUI O PLANO DE CARGOS E REMUNERAÇÃO DOS SEUS SERVIDORES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/838/04_lei_subsidio_vereadores.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/838/04_lei_subsidio_vereadores.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS SUBSÍDIO DOS VEREADORES.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/980/projeto_de_lei_do_legislativo_no005.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/980/projeto_de_lei_do_legislativo_no005.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REESTRUTURAÇÃO DO PROGRAMA PARLAMENTO MIRIM NO ÂMBITO DA CÂMARA MUNICIPAL DE ANCHIETA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO LEI ORDINÁRIA</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/822/01._pl_revisao_servidores_1.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/822/01._pl_revisao_servidores_1.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DO VENCIMENTO DOS SERVIDORES PÚBLICOS MUNICIPAIS E DO SUBSÍDIO DOS AGENTES POLÍTICOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/823/02.__aux_alimentacao_2.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/823/02.__aux_alimentacao_2.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O AUXÍLIO ALIMENTAÇÃO PARA OS SERVIDORES DA ADMINISTRAÇÃO DIRETA, INDIRETA E AUTARQUIA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/826/03._incremento_mac_apae.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/826/03._incremento_mac_apae.doc</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE UM CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE ATÉ R$ 50.000,00 (CINQUENTA MIL REAIS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/827/04.__termo_de_fomento_apae.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/827/04.__termo_de_fomento_apae.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR REPASSE DE RECURSOS PARA ORGANIZAÇÃO DA SOCIEDADE CIVIL, MEDIANTE INEXIGIBILIDADE DE CHAMAMENTO PÚBLICO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/828/05._projeto_de_lei_-_maquinas_e_equipamentos_agricolas.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/828/05._projeto_de_lei_-_maquinas_e_equipamentos_agricolas.doc</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE CRÉDITOS ADICIONAIS ESPECIAIS NA IMPORTÂNCIA DE ATÉ R$ 580.000,00 (QUINHENTOS E OITENTA MIL REAIS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/829/06._projeto_de_lei_-_procuradoria_.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/829/06._projeto_de_lei_-_procuradoria_.doc</t>
   </si>
   <si>
     <t>"INSTITUI A PROCURADORIA-GERAL DO MUNICÍPIO DE ANCHIETA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/831/07._altera_lei_2.596-2021_loteamento_popular.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/831/07._altera_lei_2.596-2021_loteamento_popular.doc</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI Nº 2.596/2021, QUE CRIA E DENOMINA O LOTEAMENTO HABITACIONAL POPULAR DE PROPRIEDADE DESTE ENTE FEDERADO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/834/08._pj_-_revisao_plano_saneamento_basico.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/834/08._pj_-_revisao_plano_saneamento_basico.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REVISÃO DO PLANO MUNICIPAL DE SANEAMENTO BÁSICO DESTINADO À EXECUÇÃO DOS SERVIÇOS DE ABASTECIMENTO DE ÁGUA E ESGOTAMENTO SANITÁRIO NO MUNICÍPIO DE ANCHIETA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/835/09._cria_e_institui_-_projeto_floracao.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/835/09._cria_e_institui_-_projeto_floracao.doc</t>
   </si>
   <si>
     <t>INSITUI E REGULAMENTA O PROGRAMA “FLORAÇÃO - ADOTE UM CANTEIRO" E ESTABELECE REGRAS ESPECIAIS PARA A CELEBRAÇÃO DE PARCERIA COM A INICIATIVA PRIVADA E OUTROS INTERESSADOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/836/10_._pj_-__plano_residuos_solidos.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/836/10_._pj_-__plano_residuos_solidos.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APROVAÇÃO DO PLANO MUNICIPAL DE GESTÃO INTEGRADA DE RESÍDUOS SÓLIDOS (PMGIRS) DO MUNICÍPIO DE ANCHIETA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/839/11._projeto_de_lei_-_conselho_tutelar.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/839/11._projeto_de_lei_-_conselho_tutelar.doc</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE UM CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE ATÉ R$ 590,00 (QUINHENTOS E NOVENTA REAIS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/847/12._termo_de_fomento_casa_familiar.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/847/12._termo_de_fomento_casa_familiar.doc</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>REESTRUTURA O CONSELHO MUNICIPAL DE SEGURANÇA ALIMENTAR E NUTRICIONAL – COMSEA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/849/14._projeto_de_lei_convenio_bombeiros.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/849/14._projeto_de_lei_convenio_bombeiros.docx</t>
   </si>
   <si>
     <t>AUTORIZA TERMO ADITIVO AO CONVÊNIO Nº 015/2017, FIRMADO ENTRE O MUNICÍPIO DE ANCHIETA/SC E O ESTADO DE SANTA CATARINA, ATRAVÉS DO CORPO DE BOMBEIROS MILITAR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/850/15._ufrm_diarias.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/850/15._ufrm_diarias.doc</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI Nº 2.097/2014, QUE ESTABELECE CRITÉRIOS PARA CONCESSÃO DE DIÁRIAS E/OU AJUDA DE CUSTO PARA OS AGENTES POLÍTICOS, SERVIDORES E CONSELHEIROS DO PODER EXECUTIVO MUNICIPAL DE ANCHIETA, ESTADO DE SANTA CATARINA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/852/16._termo_de_fomento_-_xavantes.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/852/16._termo_de_fomento_-_xavantes.doc</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/853/17._termo_de_fomento_-_creche_pro_infancia.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/853/17._termo_de_fomento_-_creche_pro_infancia.docx</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/854/18_._termo_de_fomento_-_cmeif.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/854/18_._termo_de_fomento_-_cmeif.docx</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/855/19._7a_alteracao_contratual_conder.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/855/19._7a_alteracao_contratual_conder.doc</t>
   </si>
   <si>
     <t>RATIFICA AS ALTERAÇÕES REALIZADAS NA 7ª ALTERAÇÃO CONTRATUAL DE CONSÓRCIO PÚBLICO DO CONSORCIO INTERMUNICIPAL DE DESENVOLVIMENTO REGIONAL – CONDER E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/856/20._autoriza_programa_mais_asfalto_-_conder.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/856/20._autoriza_programa_mais_asfalto_-_conder.doc</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE ANCHIETA A ADERIR AO PROGRAMA “MAIS ASFALTO” CRIADO PELO CONSÓRCIO INTERMUNICIPAL DE DESENVOLVIMENTO REGIONAL – CONDER, FIRMANDO OS RESPECTIVOS CONTRATO DE PROGRAMA, CONTRATO DE APORTE FINANCEIRO DE INGRESSO AO PROGRAMA E CONTRATO DE RATEIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/857/21._recebe_carros_da_receita_federal.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/857/21._recebe_carros_da_receita_federal.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A RECEBER EM DOAÇÃO VEÍCULOS APREENDIDOS PELA RECEITA FEDERAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/864/22_._termo_de_fomento_-_adora.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/864/22_._termo_de_fomento_-_adora.docx</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/865/23._projeto_de_lei_-_portais.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/865/23._projeto_de_lei_-_portais.doc</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE CRÉDITOS ADICIONAIS ESPECIAIS NA IMPORTÂNCIA DE ATÉ R$ 709.655,94 (SETECENTOS E NOVE MIL, SEISCENTOS E CINQUENTA E CINCO REAIS E NOVENTA E QUATRO CENTAVOS) E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/866/24._projeto_de_lei_-_vigilancia_epidemiologica.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/866/24._projeto_de_lei_-_vigilancia_epidemiologica.doc</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE UM CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE ATÉ R$ 6.300,00 (SEIS MIL E TREZENTOS REAIS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/867/25._projeto_de_lei_-_maquinas_e_equipamentos_agricolas_2.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/867/25._projeto_de_lei_-_maquinas_e_equipamentos_agricolas_2.doc</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE CRÉDITOS ADICIONAIS ESPECIAIS NA IMPORTÂNCIA DE ATÉ R$ 251.000,00 (DUZENTOS E CINQUENTA E UM MIL REAIS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/868/26._projeto_de_lei_-_maquinas_e_equipamentos_agricolas_2_correto.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/868/26._projeto_de_lei_-_maquinas_e_equipamentos_agricolas_2_correto.doc</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE CRÉDITOS ADICIONAIS ESPECIAIS NA IMPORTÂNCIA DE ATÉ R$ 431.000,00 (QUATROCENTOS E TRINTA E UM MIL REAIS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/869/27._termo_de_fomento_caravelhos.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/869/27._termo_de_fomento_caravelhos.doc</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/872/28._projeto_de_lei_-_saude.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/872/28._projeto_de_lei_-_saude.doc</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE UM CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE ATÉ R$ 100.000,00 (CEM MIL REAIS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/873/29.__termo_de_fomento_apae.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/873/29.__termo_de_fomento_apae.doc</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/874/30._projeto_de_lei_liberdade_economica.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/874/30._projeto_de_lei_liberdade_economica.docx</t>
   </si>
   <si>
     <t>INSTITUI A DECLARAÇÃO MUNICIPAL DE DIREITOS DA LIBERDADE ECONÔMICA PARA ATIVIDADES CONSIDERADAS DE BAIXO RISCO, ESTABELECE NORMAS PARA OS ATOS DE LIBERAÇÃO DE ATIVIDADE ECONÔMICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/876/31._projeto_de_lei_-_rodoviario_e_beneficios_eventuais.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/876/31._projeto_de_lei_-_rodoviario_e_beneficios_eventuais.doc</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NA IMPORTÂNCIA DE ATÉ R$ 80.974,58 (OITENTA MIL, NOVECENTOS E SETENTA E QUATRO REAIS E CINQUENTA E OITO CENTAVOS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/901/32._projeto_de_lei_-_gabinete.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/901/32._projeto_de_lei_-_gabinete.doc</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE UM CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE ATÉ R$ 8.000,00 (OITO MIL REAIS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/902/33._projeto_de_lei_-educacao_proprios.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/902/33._projeto_de_lei_-educacao_proprios.doc</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NA IMPORTÂNCIA DE ATÉ R$ 210.000,00 (DUZENTOS E DEZ MIL REAIS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/903/34._autoriza_alienacao_leilao.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/903/34._autoriza_alienacao_leilao.doc</t>
   </si>
   <si>
     <t>AUTORIZA A ALIENAÇÃO DE BENS MÓVEIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/905/35._termo_de_fomento_apae_fmas.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/905/35._termo_de_fomento_apae_fmas.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL ATRAVÉS DO FUNDO MUNICIPAL DE ASSISTÊNCIA SOCIAL A REALIZAR REPASSE DE RECURSOS PARA ORGANIZAÇÃO DA SOCIEDADE CIVIL MEDIANTE INEXIGIBILIDADE DE CHAMAMENTO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/906/36._altera_lei_2.350-2017.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/906/36._altera_lei_2.350-2017.docx</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVOS DA LEI MUNICIPAL 2.350/2017, “QUE ESTABELECE A POLÍTICA MUNICIPAL DE APOIO AO DESENVOLVIMENTO AGROPECUÁRIO NO MUNICÍPO DE ANCHIETA E INSTITUI PROGRAMAS DE INCENTIVO À PRODUÇÃO AGROPECUÁRIA E CUIDADO COM AS ÁGUAS.”</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/907/37._projeto_de_lei_-_saude_2.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/907/37._projeto_de_lei_-_saude_2.doc</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/908/38._desafetacao__e_concessao_escola_08_de_l._medianeira.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/908/38._desafetacao__e_concessao_escola_08_de_l._medianeira.doc</t>
   </si>
   <si>
     <t>AUTORIZA A DESAFETAÇÃO E A REALIZAÇÃO DE CONCESSÃO DE DIREITO REAL DE USO DE BEM IMÓVEL, PARA FINS INDUSTRIAIS, ATRAVÉS DE PROCESSO LICITATÓRIO COM O ESTABELECIMENTO DE ENCARGOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/910/39.__alteracao_protocolo_aris.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/910/39.__alteracao_protocolo_aris.doc</t>
   </si>
   <si>
     <t>ALTERA O PROTOCOLO DE INTENÇÕES DO CONSÓRCIO PÚBLICO DENOMINADO DE AGÊNCIA REGULADORA INTERMUNICIPAL DE SANEAMENTO (ARIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/911/40._projeto_de_lei_-_aquisicao_de_terrenos_pics.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/911/40._projeto_de_lei_-_aquisicao_de_terrenos_pics.doc</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL EM NOME DO MUNICÍPIO DE ANCHIETA/SC, ADQUIRIR IMÓVEL POR DESAPROPRIAÇÃO AMIGÁVEL OU JUDICIAL, PARA CONSTRUÇÃO DO CENTRO DE PRÁTICAS INTEGRATIVAS COMPLEMENTARES - PICS, ABRE CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE ATÉ R$ 252.100,00 (DUZENTOS E CINQUENTA E DOIS MIL E CEM REAIS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/912/41._projeto_de_lei_-_infraestrutura.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/912/41._projeto_de_lei_-_infraestrutura.docx</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE CRÉDITOS ADICIONAIS ESPECIAIS NA IMPORTÂNCIA DE ATÉ R$ 67.000,00 (SESSENTA E SETE MIL REAIS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/913/42._salario_educacao_-_posadas.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/913/42._salario_educacao_-_posadas.docx</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NA IMPORTÂNCIA DE ATÉ R$ 345.000,00 (TREZENTOS E QUARENTA E CINCO MIL REAIS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/914/43._1a_ratificacao_consad.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/914/43._1a_ratificacao_consad.docx</t>
   </si>
   <si>
     <t>RATIFICA A 1ª ALTERAÇÃO DO CONTRATO DE CONSÓRCIO DO CONSÓRCIO INTERMUNICIPAL E INTERESTADUAL DE MUNICÍPIOS - SANTA CATARINA PARANÁ E RIO GRANDE DO SUL – DE SEGURANÇA ALIMENTAR, ATENÇÃO A SANIDADE AGROPECUÁRIA E DESENVOLVIMENTO LOCAL – CONSAD E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/915/44._piso_acs_e_ace.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/915/44._piso_acs_e_ace.docx</t>
   </si>
   <si>
     <t>ALTERA O PISO SALARIAL DOS AGENTES COMUNITÁRIOS DE SAÚDE E DOS AGENTES DE COMBATE ÀS ENDEMIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/916/45._pl_-_doacao_casan.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/916/45._pl_-_doacao_casan.docx</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR TERMO DE DOAÇÃO DE IMÓVEL COM ENCARGOS A COMPANHIA CATARINENSE DE ÁGUAS E SANEAMENTO - CASAN, E DÁ OUTRAS PROVIDÊNCIAS, PARA IMPLANTAÇÃO DA ESTAÇÃO DE TRATAMENTO DE ESGOTO –ETE.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/917/46._projeto_de_lei_-_veiculo_saude.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/917/46._projeto_de_lei_-_veiculo_saude.docx</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE UM CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE ATÉ R$ 105.000,00 (CENTO E CINCO MIL REAIS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/918/47-_assistencia_saude_e_transporte_escolar.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/918/47-_assistencia_saude_e_transporte_escolar.docx</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NA IMPORTÂNCIA DE ATÉ R$ 145.000,00 (CENTO E QUARENTA E CINCO MIL REAIS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/919/48_-_obra_hospital_cessao_onerosa.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/919/48_-_obra_hospital_cessao_onerosa.docx</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE UM CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE ATÉ R$ 143.197,65 (CENTO E QUARENTA E TRÊS MIL, CENTO E NOVENTA E SETE REAIS E SESSENTA E CINCO CENTAVOS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/920/49._projeto_de_lei_-_aquisicao_de_terrenos_pics.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/920/49._projeto_de_lei_-_aquisicao_de_terrenos_pics.doc</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL EM NOME DO MUNICÍPIO DE ANCHIETA/SC, ADQUIRIR IMÓVEL POR DESAPROPRIAÇÃO AMIGÁVEL OU JUDICIAL, PARA CONSTRUÇÃO DO CENTRO DE PRÁTICAS INTEGRATIVAS COMPLEMENTARES - PICS, ABRE CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE ATÉ R$ 267.100,00 (DUZENTOS E SESSENTA E SETE MIL E CEM REAIS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/928/50_-_termo_cmeif.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/928/50_-_termo_cmeif.docx</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR REPASSE DE RECURSOS FINANCEIROS PARA ORGANIZAÇÃO DA SOCIEDADE CIVIL, ABRE CRÉDITO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/930/51-projeto_de_lei_-_obra_hospital_devolucao_da_camara.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/930/51-projeto_de_lei_-_obra_hospital_devolucao_da_camara.docx</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE UM CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE ATÉ R$ 92.000,00 (NOVENTA E DOIS MIL REAIS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/931/52.projeto_de_lei_-_investimento_fazenda.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/931/52.projeto_de_lei_-_investimento_fazenda.docx</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE UM CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE ATÉ R$ 5.000,00 (CINCO MIL REAIS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>RATIFICA AS ALTERAÇÕES REALIZADAS NA 8ª ALTERAÇÃO CONTRATUAL DE CONSÓRCIO PÚBLICO DO CONSORCIO INTERMUNICIPAL DE DESENVOLVIMENTO REGIONAL – CONDER E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/933/54._diversos_saude_e_infraestrutura.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/933/54._diversos_saude_e_infraestrutura.docx</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NA IMPORTÂNCIA DE ATÉ R$ 170.000,00 (CENTO E SETENTA MIL REAIS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/934/55._pl_estagio_redacao_final.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/934/55._pl_estagio_redacao_final.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROGRAMA DE ESTÁGIOS PARA ESTUDANTES DE ESTABELECIMENTOS DE ENSINO SUPERIOR E DE ENSINO MÉDIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/939/56._projeto_de_lei_-_investimento_contadoria.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/939/56._projeto_de_lei_-_investimento_contadoria.docx</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE UM CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE ATÉ R$ 8.000,00 (OITO MIL REAIS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/940/57._autoriza_alienacao_leilao.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/940/57._autoriza_alienacao_leilao.doc</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/941/58.__termo_de_fomento_-_bombeiros.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/941/58.__termo_de_fomento_-_bombeiros.doc</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/942/59._projeto_de_lei_-_esporte.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/942/59._projeto_de_lei_-_esporte.docx</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE UM CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE ATÉ R$ 60.000,00 (SESSENTA MIL REAIS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/943/60._pl_-_lei_1500_alteracao_2022_redacao_final_-_gente_catarina.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/943/60._pl_-_lei_1500_alteracao_2022_redacao_final_-_gente_catarina.docx</t>
   </si>
   <si>
     <t>ALTERA E ACRESCENTA DISPOSITIVOS NA LEI MUNICIMUNICIPAL 1.500/2006, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/944/61._projeto_de_lei_-_aris_alteracao_2022.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/944/61._projeto_de_lei_-_aris_alteracao_2022.docx</t>
   </si>
   <si>
     <t>RATIFICA AS ALTERAÇÕES REALIZADAS NO PROTOCOLO DE INTENÇÕES CONSUBSTANCIADO NO CONTRATO DE CONSÓRCIO PÚBLICO DA AGÊNCIA REGULADORA INTERMUNICIPAL DE SANEAMENTO (ARIS), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/945/62._financiamento_caixa_1.200.00000.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/945/62._financiamento_caixa_1.200.00000.docx</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO COM A CAIXA ECONÔMICA FEDERAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/946/63._pl_fmas_e_idosos.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/946/63._pl_fmas_e_idosos.docx</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NA IMPORTÂNCIA DE ATÉ R$ 35.000,00 (TRINTA E CINCO MIL REAIS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/947/64._pl_-_orcamento.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/947/64._pl_-_orcamento.docx</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NA IMPORTÂNCIA DE ATÉ R$ 122.000,00 (CENTO E VINTE E DOIS MIL REAIS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/948/65._pl_autoriza_ceder_veiculo_a_sociedade_civil.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/948/65._pl_autoriza_ceder_veiculo_a_sociedade_civil.docx</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CEDER BEM À ORGANIZAÇÃO DA SOCIEDADE CIVIL, MEDIANTE TERMO DE FOMENTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/949/66._projeto_de_lei_-_pontes.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/949/66._projeto_de_lei_-_pontes.docx</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE UM CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE ATÉ R$ 140.000,00 (CENTO E QUARENTA MIL REAIS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/950/67._projeto_de_lei_-_hospital_folha_covid.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/950/67._projeto_de_lei_-_hospital_folha_covid.docx</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NA IMPORTÂNCIA DE ATÉ R$ 50.000,00 (CINQUENTA MIL REAIS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/951/68._projeto_de_lei_-_fms.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/951/68._projeto_de_lei_-_fms.docx</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NA IMPORTÂNCIA DE ATÉ R$ 82.000,00 (OITENTA E DOIS MIL REAIS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/952/69.projeto_de_lei_-_cobranca_de_debitos_cohab.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/952/69.projeto_de_lei_-_cobranca_de_debitos_cohab.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE MEDIDAS ADMINITRATIVAS PARA COBRANÇA E RENEGOCIAÇÃO DOS DÉBITOS EM ATRASO REFERENTE AS PRESTAÇÕES VENCIDAS DOS CONTRATOS DE FINANCIAMENTO DO FUNDO MUNICIPAL DE HABITAÇÃO.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/955/projeto_de_lei_no70_ldo_2023.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/955/projeto_de_lei_no70_ldo_2023.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE ANCHIETA, ESTADO DE SANTA CATARINA, PARA O EXERCÍCIO FINANCEIRO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/956/projeto_de_lei_no71_revisao_do_ppa_2023.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/956/projeto_de_lei_no71_revisao_do_ppa_2023.doc</t>
   </si>
   <si>
     <t>PROMOVE A REVISÃO DO PLANO PLURIANUAL DO MUNICÍPIO DE ANCHIETA, ESTADO DE SANTA CATARINA, LEI MUNICIPAL Nº. 2.567/2021 PARA O EXERCÍCIO FINANCEIRO DE 2023 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/958/72._pl_-_folha_saude_com_devolucao_da_camara.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/958/72._pl_-_folha_saude_com_devolucao_da_camara.docx</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE UM CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE ATÉ R$ 40.000,00 (QUARENTA MIL REAIS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/959/73._pl_area_igreja_novo.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/959/73._pl_area_igreja_novo.doc</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI Nº 2.652/2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/960/74._projeto_de_lei_-_pasep.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/960/74._projeto_de_lei_-_pasep.docx</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE UM CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE ATÉ R$ 35.000,00 (TRINTA E CINCO MIL REAIS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/962/75.__termo_de_fomento_-_nutellama.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/962/75.__termo_de_fomento_-_nutellama.doc</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/963/76._concessao_direito_real_de_uso-_barracao_coleta_lixo.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/963/76._concessao_direito_real_de_uso-_barracao_coleta_lixo.doc</t>
   </si>
   <si>
     <t>AUTORIZA A REALIZAR A CONCESSÃO DE DIREITO REAL DE USO DE BEM IMÓVEL, PARA FINS INDUSTRIAIS, MEDIANTE ENCARGOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/964/77._concessao_direito_real_de_uso_-_area_sao_roque.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/964/77._concessao_direito_real_de_uso_-_area_sao_roque.docx</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/965/78._pl_-_obras_e_servicos_rodoviarios.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/965/78._pl_-_obras_e_servicos_rodoviarios.docx</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE UM CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE ATÉ R$ 50.000,00 (CINQUENTA MIL REAIS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/966/projeto_e_lei_.79_loa_2022.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/966/projeto_e_lei_.79_loa_2022.doc</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ANCHIETA, ESTADO DE SANTA CATARINA, PARA O EXERCÍCIO FINANCEIRO DE 2023, E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/967/80._projeto_de_lei_-_veiculo_saude.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/967/80._projeto_de_lei_-_veiculo_saude.docx</t>
   </si>
   <si>
     <t>Autoriza a alteração do plano plurianual, da lei de diretrizes orçamentárias e da lei orçamentária anual, através da abertura de créditos adicionais suplementares na importância de até R$ 258.764,87 (duzentos e cinquenta e oito mil, setecentos e sessenta e quatro reais e oitenta e sete centavos), e contém outras providências.</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/985/81.projeto_de_lei_-_cobranca_de_debitos_cohab_1.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/985/81.projeto_de_lei_-_cobranca_de_debitos_cohab_1.docx</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/986/82.projeto_de_lei_-_agricultura.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/986/82.projeto_de_lei_-_agricultura.docx</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE UM CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE ATÉ R$ 3.720,00 (TRÊS MIL, SETECENTOS E VINTE REAIS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/987/83.projeto_de_lei_-_saude_incremento_pap.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/987/83.projeto_de_lei_-_saude_incremento_pap.docx</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/989/projeto_de_lei_84_-_saude_rodoviario_e_cultura.pdf</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/989/projeto_de_lei_84_-_saude_rodoviario_e_cultura.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NA  IMPORTÂNCIA DE ATÉ R$ 86.000,00 (OITENTA E SEIS MIL REAIS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/990/85._pl_-_altera_lei_2.630-2022.pdf</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/990/85._pl_-_altera_lei_2.630-2022.pdf</t>
   </si>
   <si>
     <t>REVOGA DISPOSITIVOS DA LEI Nº 2630/2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/991/86._pl_-_doacao_de_bens_c_encargos_-_sp.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/991/86._pl_-_doacao_de_bens_c_encargos_-_sp.docx</t>
   </si>
   <si>
     <t>AUTORIZA A REALIZAR A DOAÇÃO COM ENCARGOS DE BENS PATRIMONIAIS, PARA FINS DE INSTALAÇÃO DE AGROINDÚSTRIA PARA ABATE E PROCESSAMENTO DE CARNE SUÍNA E BOVINA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/992/87._pl_aviario_inc_material.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/992/87._pl_aviario_inc_material.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA A CONCESSÃO DE INCENTIVO AO DESENVOLVIMENTO ECONÔMICO LOCAL, ATRAVÉS ESTÍMULO MATERIAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TRANSFORMAÇÃO DE IMÓVEL RURAL EM URBANO, PARA FINS INDUSTRIAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/999/89._-_orcamento_cultura_rodoviario_e_saude.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/999/89._-_orcamento_cultura_rodoviario_e_saude.docx</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NA IMPORTÂNCIA DE ATÉ R$ 74.773,82 (SETENTA E QUATRO MIL, SETECENTOS E SETENTA E TRÊS REAIS E OITENTA E DOIS CENTAVOS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/1000/90._-_orcamento_obra_da_creche.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/1000/90._-_orcamento_obra_da_creche.docx</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NA IMPORTÂNCIA DE ATÉ R$ 96.469,25 (NOVENTA E SEIS MIL, QUATROCENTOS E SESSENTA E NOVE REAIS E VINTE E CINCO CENTAVOS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/1001/91._projeto_de_lei_-_folha_de_pagamento.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/1001/91._projeto_de_lei_-_folha_de_pagamento.docx</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NA IMPORTÂNCIA DE ATÉ R$ 216.324,00 (DUZENTOS E DEZESSEIS MIL, TREZENTOS E VINTE E QUATRO REAIS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/1002/92._projeto_lei_nova_estrutura_anchieta.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/1002/92._projeto_lei_nova_estrutura_anchieta.docx</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE CRÉDITOS ADICIONAIS ESPECIAIS NA IMPORTÂNCIA DE ATÉ R$ 1.321.973,52 (UM MILHÃO, TREZENTOS E VINTE E UM MIL, NOVECENTOS E SETENTA E TRÊS REAIS E CINQUENTA E DOIS CENTAVOS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>PRELO</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA A LEI ORGÂNICA</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/961/emenda_001_lei_organica.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/961/emenda_001_lei_organica.docx</t>
   </si>
   <si>
     <t>A mesa diretora da Câmara de Vereadores propõe a seguinte emenda modificativa à Lei Orgânica Nº 001/2022.  _x000D_
 Art. 1º - O parágrafo único do artigo 38 Lei Orgânica Municipal passam a ter a seguinte redação:   _x000D_
 Art. 90 _x000D_
 Parágrafo único – Os cargos previstos neste artigo são de confiança do Prefeito Municipal, de livre nomeação, contratação e demissão, cujas atribuições e responsabilidades serão definidas em lei municipal. _x000D_
  Art. 2º. Esta emenda à Lei Orgânica entra em vigor na data de sua publicação.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>JONAS CAMARGO</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/830/requerimento_01_licenca_jonas.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/830/requerimento_01_licenca_jonas.docx</t>
   </si>
   <si>
     <t>O Vereador que esse subscreve requer Licença para tratar de interesse particular, no período correspondente à 60 dias, durante os dias 01 a 28 de fevereiro e 01 a 31 de março de 2022, nos termos do Art. 52, inciso, VII, do Regimento Interno da Câmara Municipal de Vereadores de Anchieta – SC (Resolução 001/2010).</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>CLAUDETE TERESINHA JUNGES</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/840/requerimento_02_licenca_claudete.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/840/requerimento_02_licenca_claudete.docx</t>
   </si>
   <si>
     <t>A Vereadora que esse subscreve requer Licença para tratar de interesse particular, no período correspondente à 30 dias, durante os dias 01 a 31 de março de 2022, nos termos do Art. 52, inciso, VII, do Regimento Interno da Câmara Municipal de Vereadores de Anchieta – SC (Resolução 001/2010).</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>NELSON RODRIGUES DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/842/requerimento_04_castracao.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/842/requerimento_04_castracao.docx</t>
   </si>
   <si>
     <t>CUMPRIMENTO POR PARTE DA ADMINISTRAÇÃO PÚBLICA DA LEI 2.429 DE 24 DE ABRIL DE 2019.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/851/requerimento_05_bebedouro.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/851/requerimento_05_bebedouro.docx</t>
   </si>
   <si>
     <t>solicitando que seja feito a manutenção dos bebedouros de água no Centro Municipal de Educação.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/862/requerimento_06_podas.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/862/requerimento_06_podas.docx</t>
   </si>
   <si>
     <t>Realização de podas nas arvores dos trechos SC305 Guaraciaba/Anchieta/Campo Erê.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/863/requerimento_07_requerimento_piso_do_magisterio.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/863/requerimento_07_requerimento_piso_do_magisterio.docx</t>
   </si>
   <si>
     <t>Que seja cumprida a lei do Piso do Magistério- lei n° 11.738 de 2008.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/921/requerimento_08_requerimento_deinfra.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/921/requerimento_08_requerimento_deinfra.docx</t>
   </si>
   <si>
     <t>Liberação para execução de obra de refúgio no acesso da Linha Florestinha, SC 305,  facilitando  a entrada de ônibus de turismo na localidade.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>Requer que seja a revisada a legislação municipal para definir as APPs em áreas urbanas consolidadas menores que as faixas estabelecidas no do Código Florestal.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/923/requerimento_10_celesc.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/923/requerimento_10_celesc.docx</t>
   </si>
   <si>
     <t>Requer que sejam resolvidos os problemas de queda de energia e instabilidade no município de Anchieta.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/981/requerimento_11_licenca_neri.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/981/requerimento_11_licenca_neri.docx</t>
   </si>
   <si>
     <t>O Vereador NERI GASPAR que esse subscreve requer Licença para tratar de interesse particular, no período correspondente à 60 dias, durante os dias 01 a 31 de outubro de 2022 e 01 a 30 de novembro de 2022 nos termos do Art. 52, inciso, VII, do Regimento Interno da Câmara Municipal de Vereadores de Anchieta – SC (Resolução 001/2010).</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/982/requerimento_12_licenca_claudete.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/982/requerimento_12_licenca_claudete.docx</t>
   </si>
   <si>
     <t>A Vereadora CLAUDETE JUNGES que esse subscreve requer Licença para tratar de interesse particular, no período correspondente à 30 dias, durante os dias 01 a 30 de Novembro de 2022 nos termos do Art. 52, inciso, VII, do Regimento Interno da Câmara Municipal de Vereadores de Anchieta – SC (Resolução 001/2010).</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/983/requerimento_13_licenca_valdeci.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/983/requerimento_13_licenca_valdeci.docx</t>
   </si>
   <si>
     <t>O Vereador VALDEÍ CELLA que esse subscreve requer Licença para tratar de interesse particular, no período correspondente à 30 dias, durante os dias 01 a 30 de Novembro de 2022 nos termos do Art. 52, inciso, VII, do Regimento Interno da Câmara Municipal de Vereadores de Anchieta – SC (Resolução 001/2010).</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/984/requerimento_14_informacoes.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/984/requerimento_14_informacoes.docx</t>
   </si>
   <si>
     <t>Repasse de informações referentes aos convênios em andamento e dinheiro depositados na conta da municipalidade.</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>PAULO CESAR SARTORI</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/994/requerimento_15_valdir_sessao.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/994/requerimento_15_valdir_sessao.docx</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ABONADA SUA FALTA NA SESSÃO PLENÁRIA DESSE DIA 1º DE DEZEMBRO DE 2022</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>VETO PARCIAL OU TOTAL</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/978/1-_mensagem_96-_2022_-_veto_estrutura.pdf</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/978/1-_mensagem_96-_2022_-_veto_estrutura.pdf</t>
   </si>
   <si>
     <t>Comunico a Vossas Excelências que, nos termos do art. 62, § 1º da Lei Orgânica _x000D_
 Municipal de Anchieta, decidimos vetar parcialmente, por inconstitucionalidade, o parágrafo _x000D_
 único do art. 4º da Redação Final 79/2022 do Projeto de Lei Complementar 010/2022, que _x000D_
 DISPÕE SOBRE A ORGANIZAÇÃO DA ESTRUTURA ADMINISTRATIVA DO PODER _x000D_
 EXECUTIVO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS, pelas razões que passamos a _x000D_
 expor:_x000D_
 A inclusão promovida por essa colenda Casa Legislativa versa sobre a _x000D_
 responsabilidade do Prefeito Municipal, inovando o regramento municipal vigente._x000D_
 Veja-se:_x000D_
 “Art. 4º. ..._x000D_
 Parágrafo único. O Prefeito Municipal responde subsidiariamente aos seus _x000D_
 Secretários Municipais ou por quem faz as funções de Secretário Municipal, por atos desses que _x000D_
 gerem dano ou prejuízo ao erário público.”</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/979/2-mensagem_97-_2022_-_veto_estatuto.pdf</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/979/2-mensagem_97-_2022_-_veto_estatuto.pdf</t>
   </si>
   <si>
     <t>Comunico a Vossas Excelências que, nos termos do art. 62, § 1º da Lei Orgânica _x000D_
 Municipal de Anchieta, decidimos vetar parcialmente, por inconstitucionalidade, o art. 183 da _x000D_
 Redação Final 81/2022 do Projeto de Lei Complementar 012/2022, que DISPÕE SOBRE O _x000D_
 ESTATUTO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE ANCHIETA, _x000D_
 AUTARQUIAS E FUNDAÇÕES PÚBLICAS MUNICIPAIS, E DÁ OUTRAS _x000D_
 PROVIDÊNCIAS, pelas razões que passamos a expor:_x000D_
 A inclusão promovida por essa colenda Casa Legislativa versa sobre a _x000D_
 revogação da lei 949/1994 que dispõe sobre a vantagem horizontal para os servidores públicos _x000D_
 municipais._x000D_
 Veja-se:_x000D_
 “Art. 183. Ficam revogadas as disposições em contrário, em especial as _x000D_
 leis n. 934/1994 e n. 949/1994 e as Leis Complementares 031/2011, 053/2016, 060/2017.” _x000D_
 Ocorre que tal inovação não pode ser aperfeiçoada por iniciativa do Poder _x000D_
 Legislativo Municipal, tendo em vista o disposto no art. 61, § 1º, inciso II, alíneas “a”, “b” e “c” _x000D_
 em simetria constitucional com o art. 59, § 2º, I, II,</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
@@ -2323,67 +2323,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/877/indicacao_1_ampliacao_escola_xavantes.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/878/indicacao_2_parque_infantil_xavantes.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/879/indicacao_3_auxilio_corpo_de_bombeiros.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/880/indicacao_4_arrumacao_de_estradas.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/881/indicacao_5_placa_dique.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/882/indicacao_6_cobertura_sala_de_vacina.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/883/indicacao_7_construcao_de_banheiro_cmeif.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/884/indicacao_8_asfalto_rua_vitorio_picolli.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/885/indicacao_9_melhorias_geraldogarlet.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/886/indicacao_10_refis2022.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/887/indicacao_11_scfv.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/888/indicacao_12_repasse_escola.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/889/indicacao_13_ponto_onibus.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/890/indicacao_14_asfalto_rua_7_de_setembro.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/891/indicacao_15_celesc.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/892/indicacao_16_passeio_pedestres.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/893/indicacao_17_faixa_elevada_na_avenida_anchieta.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/894/indicacao_18_programa_desastres.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/895/indicacao_19_formacao_de_agentes_de_prevencao_.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/896/indicacao_20_rua7_demarcacao.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/897/indicacao_21_desapropriacao_de_interesse_publico.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/898/indicacao_22__lactcinio.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/899/indicacao_23__notbbok_.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/900/indicacao_24__cresim_-_copia.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/924/indicacao_25_programa_calcadas.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/925/indicacao_26_reforma_salao_xavantes.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/927/indicacao_28_monitoramento_ocr.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/970/indicacao_29__notafiscal.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/971/indicacao_30_cascalhamento_pitoca.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/972/indicacao_31_campo_xavantes.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/973/indicacao_32_ponto_de_onibus_neri_pagliosa.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/974/indicacao_33_programa_bolsa_atleta.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/975/indicacao_34_lombada_km_41-42.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/976/indicacao_35_lombada_valdir_sholtze.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/977/indicacao_36_rotula_mato_grosso.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/988/indicacao_37_patrola_eusebio_e_leandro.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/995/indicacao_38_murocontencao.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/996/indicacao_39_reconhecimento_de_rua.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/1003/indicacao_40_rua_coberta.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/843/1._mocao_de_apelo_estiagem.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/844/2._mocao_de_apelo_conab.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/845/3._mocao_aplausos_argentino_presotto.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/846/4._mocao_de_apelo_policia.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/860/5._mocao_de_apelo_antecipacao.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/861/6._mocao_honrosa_honrosa_neori.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/870/7.mocao_de_apelo_pronafe.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/871/8._mocao_de_aplauso_bispo_copia.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/968/9._mocao_de_apelo_uffs.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/969/10._mocao_de_apelo_comarca_anchieta.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/997/11._mocao_de_aplauso_bombeiros.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/998/12._mocao_de_aplauso_bombeiros_todos.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/824/01._autoriza_a_pavimentar_ruas_1.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/825/02._plc_contribuicao_de_melhoria_1.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/858/03._lei_que_altera_o_codigo_de_edificacoes_-_perimetro_rural.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/859/04._lei_glp.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/875/05._lei_que_altera_o_ctm_-_iss.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/904/06._lei_que_altera_o_ctm_-_iss.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/909/07._alteracao_vencimento_iptu.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/929/08._altera_lei_comp._044-2012.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/935/09._plc_act_redacao_final.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/936/10._plc_estrutura_adm_redacao_final.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/937/11.plc_planos_de_carreira_com_alteracoes_em_10_de_outubro-_final_.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/938/12.plc_estatuto_com_alteracoes_09_de_set_2022_-_final.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/957/13._altera_lei_comp._026-2010.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/832/01_lei_do_legislativo.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/833/02_lei_do_legislativo.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/837/03_lei_do_legislativo_reforma_administrativa.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/838/04_lei_subsidio_vereadores.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/980/projeto_de_lei_do_legislativo_no005.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/822/01._pl_revisao_servidores_1.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/823/02.__aux_alimentacao_2.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/826/03._incremento_mac_apae.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/827/04.__termo_de_fomento_apae.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/828/05._projeto_de_lei_-_maquinas_e_equipamentos_agricolas.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/829/06._projeto_de_lei_-_procuradoria_.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/831/07._altera_lei_2.596-2021_loteamento_popular.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/834/08._pj_-_revisao_plano_saneamento_basico.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/835/09._cria_e_institui_-_projeto_floracao.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/836/10_._pj_-__plano_residuos_solidos.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/839/11._projeto_de_lei_-_conselho_tutelar.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/847/12._termo_de_fomento_casa_familiar.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/849/14._projeto_de_lei_convenio_bombeiros.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/850/15._ufrm_diarias.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/852/16._termo_de_fomento_-_xavantes.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/853/17._termo_de_fomento_-_creche_pro_infancia.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/854/18_._termo_de_fomento_-_cmeif.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/855/19._7a_alteracao_contratual_conder.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/856/20._autoriza_programa_mais_asfalto_-_conder.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/857/21._recebe_carros_da_receita_federal.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/864/22_._termo_de_fomento_-_adora.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/865/23._projeto_de_lei_-_portais.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/866/24._projeto_de_lei_-_vigilancia_epidemiologica.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/867/25._projeto_de_lei_-_maquinas_e_equipamentos_agricolas_2.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/868/26._projeto_de_lei_-_maquinas_e_equipamentos_agricolas_2_correto.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/869/27._termo_de_fomento_caravelhos.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/872/28._projeto_de_lei_-_saude.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/873/29.__termo_de_fomento_apae.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/874/30._projeto_de_lei_liberdade_economica.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/876/31._projeto_de_lei_-_rodoviario_e_beneficios_eventuais.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/901/32._projeto_de_lei_-_gabinete.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/902/33._projeto_de_lei_-educacao_proprios.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/903/34._autoriza_alienacao_leilao.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/905/35._termo_de_fomento_apae_fmas.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/906/36._altera_lei_2.350-2017.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/907/37._projeto_de_lei_-_saude_2.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/908/38._desafetacao__e_concessao_escola_08_de_l._medianeira.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/910/39.__alteracao_protocolo_aris.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/911/40._projeto_de_lei_-_aquisicao_de_terrenos_pics.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/912/41._projeto_de_lei_-_infraestrutura.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/913/42._salario_educacao_-_posadas.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/914/43._1a_ratificacao_consad.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/915/44._piso_acs_e_ace.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/916/45._pl_-_doacao_casan.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/917/46._projeto_de_lei_-_veiculo_saude.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/918/47-_assistencia_saude_e_transporte_escolar.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/919/48_-_obra_hospital_cessao_onerosa.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/920/49._projeto_de_lei_-_aquisicao_de_terrenos_pics.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/928/50_-_termo_cmeif.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/930/51-projeto_de_lei_-_obra_hospital_devolucao_da_camara.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/931/52.projeto_de_lei_-_investimento_fazenda.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/933/54._diversos_saude_e_infraestrutura.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/934/55._pl_estagio_redacao_final.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/939/56._projeto_de_lei_-_investimento_contadoria.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/940/57._autoriza_alienacao_leilao.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/941/58.__termo_de_fomento_-_bombeiros.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/942/59._projeto_de_lei_-_esporte.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/943/60._pl_-_lei_1500_alteracao_2022_redacao_final_-_gente_catarina.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/944/61._projeto_de_lei_-_aris_alteracao_2022.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/945/62._financiamento_caixa_1.200.00000.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/946/63._pl_fmas_e_idosos.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/947/64._pl_-_orcamento.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/948/65._pl_autoriza_ceder_veiculo_a_sociedade_civil.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/949/66._projeto_de_lei_-_pontes.docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/950/67._projeto_de_lei_-_hospital_folha_covid.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/951/68._projeto_de_lei_-_fms.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/952/69.projeto_de_lei_-_cobranca_de_debitos_cohab.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/955/projeto_de_lei_no70_ldo_2023.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/956/projeto_de_lei_no71_revisao_do_ppa_2023.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/958/72._pl_-_folha_saude_com_devolucao_da_camara.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/959/73._pl_area_igreja_novo.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/960/74._projeto_de_lei_-_pasep.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/962/75.__termo_de_fomento_-_nutellama.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/963/76._concessao_direito_real_de_uso-_barracao_coleta_lixo.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/964/77._concessao_direito_real_de_uso_-_area_sao_roque.docx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/965/78._pl_-_obras_e_servicos_rodoviarios.docx" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/966/projeto_e_lei_.79_loa_2022.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/967/80._projeto_de_lei_-_veiculo_saude.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/985/81.projeto_de_lei_-_cobranca_de_debitos_cohab_1.docx" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/986/82.projeto_de_lei_-_agricultura.docx" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/987/83.projeto_de_lei_-_saude_incremento_pap.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/989/projeto_de_lei_84_-_saude_rodoviario_e_cultura.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/990/85._pl_-_altera_lei_2.630-2022.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/991/86._pl_-_doacao_de_bens_c_encargos_-_sp.docx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/992/87._pl_aviario_inc_material.docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/999/89._-_orcamento_cultura_rodoviario_e_saude.docx" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/1000/90._-_orcamento_obra_da_creche.docx" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/1001/91._projeto_de_lei_-_folha_de_pagamento.docx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/1002/92._projeto_lei_nova_estrutura_anchieta.docx" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/961/emenda_001_lei_organica.docx" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/830/requerimento_01_licenca_jonas.docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/840/requerimento_02_licenca_claudete.docx" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/842/requerimento_04_castracao.docx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/851/requerimento_05_bebedouro.docx" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/862/requerimento_06_podas.docx" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/863/requerimento_07_requerimento_piso_do_magisterio.docx" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/921/requerimento_08_requerimento_deinfra.docx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/923/requerimento_10_celesc.docx" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/981/requerimento_11_licenca_neri.docx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/982/requerimento_12_licenca_claudete.docx" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/983/requerimento_13_licenca_valdeci.docx" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/984/requerimento_14_informacoes.docx" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/994/requerimento_15_valdir_sessao.docx" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/978/1-_mensagem_96-_2022_-_veto_estrutura.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/979/2-mensagem_97-_2022_-_veto_estatuto.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/877/indicacao_1_ampliacao_escola_xavantes.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/878/indicacao_2_parque_infantil_xavantes.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/879/indicacao_3_auxilio_corpo_de_bombeiros.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/880/indicacao_4_arrumacao_de_estradas.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/881/indicacao_5_placa_dique.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/882/indicacao_6_cobertura_sala_de_vacina.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/883/indicacao_7_construcao_de_banheiro_cmeif.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/884/indicacao_8_asfalto_rua_vitorio_picolli.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/885/indicacao_9_melhorias_geraldogarlet.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/886/indicacao_10_refis2022.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/887/indicacao_11_scfv.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/888/indicacao_12_repasse_escola.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/889/indicacao_13_ponto_onibus.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/890/indicacao_14_asfalto_rua_7_de_setembro.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/891/indicacao_15_celesc.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/892/indicacao_16_passeio_pedestres.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/893/indicacao_17_faixa_elevada_na_avenida_anchieta.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/894/indicacao_18_programa_desastres.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/895/indicacao_19_formacao_de_agentes_de_prevencao_.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/896/indicacao_20_rua7_demarcacao.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/897/indicacao_21_desapropriacao_de_interesse_publico.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/898/indicacao_22__lactcinio.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/899/indicacao_23__notbbok_.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/900/indicacao_24__cresim_-_copia.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/924/indicacao_25_programa_calcadas.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/925/indicacao_26_reforma_salao_xavantes.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/927/indicacao_28_monitoramento_ocr.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/970/indicacao_29__notafiscal.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/971/indicacao_30_cascalhamento_pitoca.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/972/indicacao_31_campo_xavantes.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/973/indicacao_32_ponto_de_onibus_neri_pagliosa.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/974/indicacao_33_programa_bolsa_atleta.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/975/indicacao_34_lombada_km_41-42.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/976/indicacao_35_lombada_valdir_sholtze.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/977/indicacao_36_rotula_mato_grosso.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/988/indicacao_37_patrola_eusebio_e_leandro.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/995/indicacao_38_murocontencao.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/996/indicacao_39_reconhecimento_de_rua.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/1003/indicacao_40_rua_coberta.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/843/1._mocao_de_apelo_estiagem.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/844/2._mocao_de_apelo_conab.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/845/3._mocao_aplausos_argentino_presotto.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/846/4._mocao_de_apelo_policia.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/860/5._mocao_de_apelo_antecipacao.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/861/6._mocao_honrosa_honrosa_neori.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/870/7.mocao_de_apelo_pronafe.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/871/8._mocao_de_aplauso_bispo_copia.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/968/9._mocao_de_apelo_uffs.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/969/10._mocao_de_apelo_comarca_anchieta.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/997/11._mocao_de_aplauso_bombeiros.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/998/12._mocao_de_aplauso_bombeiros_todos.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/824/01._autoriza_a_pavimentar_ruas_1.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/825/02._plc_contribuicao_de_melhoria_1.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/858/03._lei_que_altera_o_codigo_de_edificacoes_-_perimetro_rural.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/859/04._lei_glp.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/875/05._lei_que_altera_o_ctm_-_iss.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/904/06._lei_que_altera_o_ctm_-_iss.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/909/07._alteracao_vencimento_iptu.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/929/08._altera_lei_comp._044-2012.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/935/09._plc_act_redacao_final.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/936/10._plc_estrutura_adm_redacao_final.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/937/11.plc_planos_de_carreira_com_alteracoes_em_10_de_outubro-_final_.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/938/12.plc_estatuto_com_alteracoes_09_de_set_2022_-_final.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/957/13._altera_lei_comp._026-2010.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/832/01_lei_do_legislativo.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/833/02_lei_do_legislativo.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/837/03_lei_do_legislativo_reforma_administrativa.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/838/04_lei_subsidio_vereadores.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/980/projeto_de_lei_do_legislativo_no005.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/822/01._pl_revisao_servidores_1.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/823/02.__aux_alimentacao_2.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/826/03._incremento_mac_apae.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/827/04.__termo_de_fomento_apae.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/828/05._projeto_de_lei_-_maquinas_e_equipamentos_agricolas.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/829/06._projeto_de_lei_-_procuradoria_.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/831/07._altera_lei_2.596-2021_loteamento_popular.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/834/08._pj_-_revisao_plano_saneamento_basico.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/835/09._cria_e_institui_-_projeto_floracao.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/836/10_._pj_-__plano_residuos_solidos.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/839/11._projeto_de_lei_-_conselho_tutelar.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/847/12._termo_de_fomento_casa_familiar.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/849/14._projeto_de_lei_convenio_bombeiros.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/850/15._ufrm_diarias.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/852/16._termo_de_fomento_-_xavantes.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/853/17._termo_de_fomento_-_creche_pro_infancia.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/854/18_._termo_de_fomento_-_cmeif.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/855/19._7a_alteracao_contratual_conder.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/856/20._autoriza_programa_mais_asfalto_-_conder.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/857/21._recebe_carros_da_receita_federal.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/864/22_._termo_de_fomento_-_adora.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/865/23._projeto_de_lei_-_portais.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/866/24._projeto_de_lei_-_vigilancia_epidemiologica.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/867/25._projeto_de_lei_-_maquinas_e_equipamentos_agricolas_2.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/868/26._projeto_de_lei_-_maquinas_e_equipamentos_agricolas_2_correto.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/869/27._termo_de_fomento_caravelhos.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/872/28._projeto_de_lei_-_saude.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/873/29.__termo_de_fomento_apae.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/874/30._projeto_de_lei_liberdade_economica.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/876/31._projeto_de_lei_-_rodoviario_e_beneficios_eventuais.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/901/32._projeto_de_lei_-_gabinete.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/902/33._projeto_de_lei_-educacao_proprios.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/903/34._autoriza_alienacao_leilao.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/905/35._termo_de_fomento_apae_fmas.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/906/36._altera_lei_2.350-2017.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/907/37._projeto_de_lei_-_saude_2.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/908/38._desafetacao__e_concessao_escola_08_de_l._medianeira.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/910/39.__alteracao_protocolo_aris.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/911/40._projeto_de_lei_-_aquisicao_de_terrenos_pics.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/912/41._projeto_de_lei_-_infraestrutura.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/913/42._salario_educacao_-_posadas.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/914/43._1a_ratificacao_consad.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/915/44._piso_acs_e_ace.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/916/45._pl_-_doacao_casan.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/917/46._projeto_de_lei_-_veiculo_saude.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/918/47-_assistencia_saude_e_transporte_escolar.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/919/48_-_obra_hospital_cessao_onerosa.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/920/49._projeto_de_lei_-_aquisicao_de_terrenos_pics.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/928/50_-_termo_cmeif.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/930/51-projeto_de_lei_-_obra_hospital_devolucao_da_camara.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/931/52.projeto_de_lei_-_investimento_fazenda.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/933/54._diversos_saude_e_infraestrutura.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/934/55._pl_estagio_redacao_final.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/939/56._projeto_de_lei_-_investimento_contadoria.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/940/57._autoriza_alienacao_leilao.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/941/58.__termo_de_fomento_-_bombeiros.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/942/59._projeto_de_lei_-_esporte.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/943/60._pl_-_lei_1500_alteracao_2022_redacao_final_-_gente_catarina.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/944/61._projeto_de_lei_-_aris_alteracao_2022.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/945/62._financiamento_caixa_1.200.00000.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/946/63._pl_fmas_e_idosos.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/947/64._pl_-_orcamento.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/948/65._pl_autoriza_ceder_veiculo_a_sociedade_civil.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/949/66._projeto_de_lei_-_pontes.docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/950/67._projeto_de_lei_-_hospital_folha_covid.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/951/68._projeto_de_lei_-_fms.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/952/69.projeto_de_lei_-_cobranca_de_debitos_cohab.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/955/projeto_de_lei_no70_ldo_2023.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/956/projeto_de_lei_no71_revisao_do_ppa_2023.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/958/72._pl_-_folha_saude_com_devolucao_da_camara.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/959/73._pl_area_igreja_novo.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/960/74._projeto_de_lei_-_pasep.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/962/75.__termo_de_fomento_-_nutellama.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/963/76._concessao_direito_real_de_uso-_barracao_coleta_lixo.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/964/77._concessao_direito_real_de_uso_-_area_sao_roque.docx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/965/78._pl_-_obras_e_servicos_rodoviarios.docx" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/966/projeto_e_lei_.79_loa_2022.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/967/80._projeto_de_lei_-_veiculo_saude.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/985/81.projeto_de_lei_-_cobranca_de_debitos_cohab_1.docx" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/986/82.projeto_de_lei_-_agricultura.docx" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/987/83.projeto_de_lei_-_saude_incremento_pap.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/989/projeto_de_lei_84_-_saude_rodoviario_e_cultura.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/990/85._pl_-_altera_lei_2.630-2022.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/991/86._pl_-_doacao_de_bens_c_encargos_-_sp.docx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/992/87._pl_aviario_inc_material.docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/999/89._-_orcamento_cultura_rodoviario_e_saude.docx" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/1000/90._-_orcamento_obra_da_creche.docx" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/1001/91._projeto_de_lei_-_folha_de_pagamento.docx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/1002/92._projeto_lei_nova_estrutura_anchieta.docx" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/961/emenda_001_lei_organica.docx" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/830/requerimento_01_licenca_jonas.docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/840/requerimento_02_licenca_claudete.docx" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/842/requerimento_04_castracao.docx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/851/requerimento_05_bebedouro.docx" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/862/requerimento_06_podas.docx" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/863/requerimento_07_requerimento_piso_do_magisterio.docx" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/921/requerimento_08_requerimento_deinfra.docx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/923/requerimento_10_celesc.docx" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/981/requerimento_11_licenca_neri.docx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/982/requerimento_12_licenca_claudete.docx" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/983/requerimento_13_licenca_valdeci.docx" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/984/requerimento_14_informacoes.docx" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/994/requerimento_15_valdir_sessao.docx" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/978/1-_mensagem_96-_2022_-_veto_estrutura.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2022/979/2-mensagem_97-_2022_-_veto_estatuto.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H181"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="35.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="27.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="137.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="136.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>