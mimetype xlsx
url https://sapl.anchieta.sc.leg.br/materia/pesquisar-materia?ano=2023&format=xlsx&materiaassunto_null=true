--- v0 (2025-12-13)
+++ v1 (2026-05-06)
@@ -51,1670 +51,1670 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>EMENDA</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1084/emenda.pl38.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1084/emenda.pl38.docx</t>
   </si>
   <si>
     <t>Os Vereadores integrante da Comissão de Legislação Justiça e Redação Final da Câmara de Vereadores de Anchieta, Estado de Santa Catarina, no uso de suas atribuições conferidas pelo Regimento Interno e pela Lei Orgânica do Município, apresenta ao Egrégio Plenário a seguinte emenda modificativa ao Projeto de Lei nº 38/2023. _x000D_
 _x000D_
 	O artigo 1º do referido projeto passa ter a seguinte redação: _x000D_
 _x000D_
 _x000D_
 Art. 1º Fica organizado o Sistema Municipal de Defesa do Consumidor-SMDC, nos termos do art. 5º, inciso XXXII e do art. 170 inciso V, da Constituição Federal, do art. 150, parágrafo único, inciso IV da Constituição do Estado de Santa Catarina, art. 158 da Lei Orgânica do Município de Anchieta/SC, bem como em observância a Lei Federal nº 8.078/1990 e Decreto Federal nº 2.181/1997.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1130/proposta_de_emenda_modificativa_pl67.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1130/proposta_de_emenda_modificativa_pl67.docx</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA MODIFICATIVA AO _x000D_
 PROJETO DE LEI Nº 67/2023_x000D_
 _x000D_
 _x000D_
 DISPÕE SOBRE O PROGRAMA DE INCENTIVO AO_x000D_
 SANEAMENTO BÁSICO MUNICIPAL E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1022/indicacao_01_pocosalete.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1022/indicacao_01_pocosalete.docx</t>
   </si>
   <si>
     <t>Perfuração de poços nas comunidades do interior por parte da municipalidade.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1023/indicacao_02_calcada.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1023/indicacao_02_calcada.docx</t>
   </si>
   <si>
     <t>Para que parte significativa dos recursos do IPTU deste ano sejam utilizados nas melhorias, construções e acessibilidade de calçadas.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1033/indicacao_03_poda_de_arvores.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1033/indicacao_03_poda_de_arvores.docx</t>
   </si>
   <si>
     <t>PODA DAS ARVORES AS MARGENS DAS SCS, QUE EXISTEM NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1034/indicacao_04__nome_de_rua.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1034/indicacao_04__nome_de_rua.docx</t>
   </si>
   <si>
     <t>RECONHECIMENTO DE RUA E NOMEAÇÃO</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Bancada da Situação</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1066/indicacao_05_calcada_deficiencia_visual.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1066/indicacao_05_calcada_deficiencia_visual.docx</t>
   </si>
   <si>
     <t>QUE SEJAM ADEQUADAS AS CALÇADAS ANTIGAS COM SINALIZADORES QUE PERMITEM ÀS PESSOAS COM DEFICIÊNCIA VISUAL SE LOCOMOVER PELA CIDADE.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Bancada do MDB</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/</t>
   </si>
   <si>
     <t>QUE SEJA CUMPRIDA A LEI MUNICIPAL QUE ESTABELECE O PISO NACIONAL COMO SALÁRIO BASE DA CARREIRA DOS PROFESSORES</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1068/indicacao_07_antonioswirke.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1068/indicacao_07_antonioswirke.docx</t>
   </si>
   <si>
     <t>Melhorias na rua Antonio Swirke, loteamento alto da colina.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1069/indicacao_08_servidao.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1069/indicacao_08_servidao.docx</t>
   </si>
   <si>
     <t>Melhorias na servidão Primo Humberto Faccioni.</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1070/indicacao_09_iluminacao_publica.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1070/indicacao_09_iluminacao_publica.docx</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE POSTE DE ILUMINAÇÃO PÚBLICA NO INICIO DA RUA ERNESTO OLIVIO GARLET COM A RUA MATO GROSSO.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1085/indicacao_10_campo_la_saude.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1085/indicacao_10_campo_la_saude.docx</t>
   </si>
   <si>
     <t>QUE SEJA PRESTADO SERVIÇO DE HORAS MÁQUINAS PARA MELHORAMENTO DO CAMPO DE FUTEBOL E ACESSO NA COMUNIDADE DA Lª NOSSA SENHORA DA SAÚDE</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1086/indicacao_11_terreno_habitacao.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1086/indicacao_11_terreno_habitacao.docx</t>
   </si>
   <si>
     <t>QUE O MUNICÍPIO DISPONIBILIZE TERRENO PARA HABITAÇÃO POPULAR EM FORMA DE CONDOMÍNIO VERTICAL</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1102/indicacao_12_saneamento_basico.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1102/indicacao_12_saneamento_basico.docx</t>
   </si>
   <si>
     <t>QUE SEJA CRIADO UM PROGRAMA DE APOIO AO SANEAMENTO BÁSICO</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1103/indicacao_13_pessoa_com_deficiencia.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1103/indicacao_13_pessoa_com_deficiencia.docx</t>
   </si>
   <si>
     <t>QUE SEJA CRIADO O CONSELHO MUNCIPAL DE DIREITOS DAS PESSOAS PORTADORES DE DEFICIENCIA</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1113/indicacao_14_mudanca_estarda_brancher.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1113/indicacao_14_mudanca_estarda_brancher.docx</t>
   </si>
   <si>
     <t>QUE SEJA FEITA A MUDANÇA E ALARGAMENTO NO CURSO DA ESTRADA A PARTIR DA RESIDÊNCIA DO Srº AGENOR SEVERO ATÉ O ENTRONCAMENTO QUE VAI ATÉ AS RESIDÊNCIA DO Srº ARLEI BRANCHER, VENTELINO DALAWECHIA E DEMAIS FAMÍLIAS.</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1114/indicacao_n15_protecao_lateral.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1114/indicacao_n15_protecao_lateral.docx</t>
   </si>
   <si>
     <t>QUE SEJA COLOCADO UM REDUTOR DE VELOCIDADE NA ALTURA DO KM-36 DA SC-161 NAS PROXIMIDADES DA ENTRADA DA RESIDENCIA DOS Srº LOACIR SEVERO, AGENOR SEVERO, FERNANDO SEVERO, VENTELINO DALAWECHIA, ARLEI BRANCHER E DEMAIS MORADORES.</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1115/indicacao_16_lombada_escola_xavantes.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1115/indicacao_16_lombada_escola_xavantes.docx</t>
   </si>
   <si>
     <t>QUE SEJA COLOCADO UM LOMBADA NAS PROXIMIDADES DA ENTRADA DA ESCOLA MUNICIPAL DO BAIRRO XAVANTES.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1116/indicacao_17_fita_doenca_oculta.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1116/indicacao_17_fita_doenca_oculta.docx</t>
   </si>
   <si>
     <t>INDICA SEJA PROVIDENCIADOS AO MENOS DOIS CORDÕES DE FITA COM DESENHOS DE GIRASSÓIS, SÍMBOLO NACIONAL DE IDENTIFICAÇÃO DE PESSOAS COM DEFICIÊNCIAS OCULTAS, PARA CADA MUNÍCIPE DIAGNOSTICADO COM DEFICIÊNCIAS OCULTA.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1117/indicacao_18_sinalizacao_luminosa.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1117/indicacao_18_sinalizacao_luminosa.docx</t>
   </si>
   <si>
     <t>QUE SEJA COLOCADO DOIS BALIZADORES CILÍNDRICO COM REFLETIVO NOS DOIS ACESSOS AO BAIRRO XAVANTES NA SC 161 NA ALTURA DO KM 37.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Bloco da Situação PT/PL</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1143/indicacao_19_construcao_de_ponto_de_onibus.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1143/indicacao_19_construcao_de_ponto_de_onibus.docx</t>
   </si>
   <si>
     <t>QUE SEJA INSTALADO MAIS UM ABRIGO PARA A ESPERA DE ÔNIBUS ESCOLAR EM FRENTE A PRAÇA DEMÉTRO SCHENA NO BAIRRO XAVANTES.</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1152/indicacao_20_aluguel_kiosque.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1152/indicacao_20_aluguel_kiosque.docx</t>
   </si>
   <si>
     <t>QUE A MUNICIPALIDADE REALIZE CONCESSÃO DE USO DO QUIOSQUE DA PRAÇA MUNICIPAL PARA O GRUPO DE ARTESÃOS DO MUNICIPIO</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1153/indicacao_21_lombada.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1153/indicacao_21_lombada.docx</t>
   </si>
   <si>
     <t>QUE SEJA COLOCADO UM LOMBADA NAS PROXIMIDADES DA RESIDÊNCIA DO SENHOR ADÃO AZEVADO E ROBERTO BIONDO LOCALIZADO NA RUA OLINDA.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1017/mocao_aplausos_01.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1017/mocao_aplausos_01.docx</t>
   </si>
   <si>
     <t>PARABENIZAR O DEPUTADO MAURO DE NADAL PELA ELEIÇÃO DA PRESIDÊNCIA DA ASSEMBLEIA LEGISLATIVA DE SANTA CATARINA.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1031/mocao_aplausos_02.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1031/mocao_aplausos_02.docx</t>
   </si>
   <si>
     <t>APELANDO SEJA IMEDIATAMENTE DADO CONTINUIDADE AO PROGRAMA PROSOLO E ÁGUA SC</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1032/mocao_aplausos_03.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1032/mocao_aplausos_03.docx</t>
   </si>
   <si>
     <t>APELANDO A PERMANÊNCIA E MANUTENÇÃO/FUNCIONAMENTO DA COORDENADORIA REGIONAL DE EDUCAÇÃO DE DIONÍSIO CERQUEIRA.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1044/mocao_apelo_04_seguranca.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1044/mocao_apelo_04_seguranca.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO SOLICITANDO AMPLIAÇÃO NA LEI Nº 68/2021 QUE TRATA SOBRE O MONITORAMENTO ESCOLAR NAS ESCOLAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1045/mocao_apelo__05_pronafe.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1045/mocao_apelo__05_pronafe.docx</t>
   </si>
   <si>
     <t>REVISÃO E RETOMADA DOS FINANCIAMENTOS AGRÍCOLAS PLANO SAFRA 2022/23</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1099/mocao_apelo__06_leite.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1099/mocao_apelo__06_leite.docx</t>
   </si>
   <si>
     <t>PARA QUE SEJA REVOGADA A REDUÇÃO DO IMPOSTO PARA A IMPORTAÇÃO DO LEITE E OUTROS LÁCTEOS, PREVISTA NA RESOLUÇÃO GECEX Nº 353/2022.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
     <t>MANIFESTA APOIO À APROVAÇÃO DO PL./0007/2023, DE AUTORIA DO DEPUTADO PADRE PEDRO BALDISSERA, QUE INSTITUI A POLÍTICA ESTADUAL CATARINENSE DE FORNECIMENTO GRATUITO DE MEDICAMENTOS FORMULADOS DE DERIVADO VEGETAL À BASE DE CANABIDIOL, E SEUS DERIVADOS E ANÁLOGOS SINTÉTICOS, PARA FINS MEDICINAL, NAS UNIDADES DE SAÚDE PÚBLICA ESTADUAL E PRIVADA CONVENIADA AO SISTEMA ÚNICO DE SAÚDE – SUS.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1107/mocao_apelo__08_uffs.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1107/mocao_apelo__08_uffs.docx</t>
   </si>
   <si>
     <t>Instalação de um Campus da Universidade Federal da Fronteira Sul na Região Extremo-Oeste de Santa Catarina</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1125/mocao_apelo_09_piso_profes_estado.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1125/mocao_apelo_09_piso_profes_estado.docx</t>
   </si>
   <si>
     <t>Apela para que seja ouvida a categoria do Magistério Estadual pelo estabelecimento do Piso Salarial do Magistério na Carreira, Concurso e efetivação dos professores, fim do desconto dos 14% dos aposentados.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1126/mocao_aplausos_10_adg.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1126/mocao_aplausos_10_adg.docx</t>
   </si>
   <si>
     <t>PARABENIZAR A ASSOCIAÇÃO DESPORTIVA GUARACIABA POR REPRESENTAR NOSSO ESTADO NA COMPETIÇÃO NACIONAL DOS JOGOS DA JUVENTUDE DE 2023.</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1127/mocao_aplausos_11_atletas_ok.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1127/mocao_aplausos_11_atletas_ok.docx</t>
   </si>
   <si>
     <t>PARABENIZAR AS ATLETAS LUIZA STANGA E LAINE MICHEL DO NOSSO MUNICÍPIO QUE PARTICIPARAM E SAGRARAM-SE CAMPEÃS DOS JOGOS DA JUVENTUDE DE 2023.</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1129/mocao_apelo_12__adpf.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1129/mocao_apelo_12__adpf.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO PARA QUE O SENADO FEDERAL SEJA CONTRÁRIO A ADPF 442 PAUTADA NO SUPREMO TRIBUNAL FEDERAL.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
     <t>PRL</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1018/resolucao_no01_padronizacao_das_atas.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1018/resolucao_no01_padronizacao_das_atas.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PADRONIZAÇÃO DAS ATAS DAS SESSÕES DO PLENÁRIO DA CÂMARA DE VEREADORES DE ANCHIETA/SC GRAVADAS EM MÍDIA.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO LEI COMPLEMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1028/01._projeto_de_lei_complementar_alteracao_vigilancia.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1028/01._projeto_de_lei_complementar_alteracao_vigilancia.doc</t>
   </si>
   <si>
     <t>INCLUI DISPOSITIVOS NA LEI COMPLEMENTAR Nº 019/2010, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1041/02._projeto_de_lei_complementar_no_x_revogacao_procurador.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1041/02._projeto_de_lei_complementar_no_x_revogacao_procurador.doc</t>
   </si>
   <si>
     <t>SUPRIME E ALTERA DISPOSITIVOS NA LEI COMPLEMENTAR Nº. 2.607/2022, QUE INSTITIU A PROCURADORIA-GERAL DO MUNICÍPIO DE ANCHIETA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO NA LEI COMPLEMENTAR Nº 044/2012, QUE INSTITUI MODALIDADE DE EXECUÇÃO COMPARTILHADA DE PASSEIOS PÚBLICOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1060/04._altera_lei_complementar_111.2022.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1060/04._altera_lei_complementar_111.2022.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA TABELA VENCIMENTAL/NÍVEIS DE FORMAÇÃO DO QUADRO GERAL DE CARGOS PERMANENTES DOS SERVIDORES DO MAGISTÉRIO PÚBLICO MUNICIPAL DA LEI COMPLEMENTAR Nº 111/2022, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1074/05._piso_enfermeiros_tecnicos_e_auxiliar_de_enfermagem.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1074/05._piso_enfermeiros_tecnicos_e_auxiliar_de_enfermagem.docx</t>
   </si>
   <si>
     <t>ADAPTA O VENCIMENTO DOS CARGOS DE ENFERMEIRO E TÉCNICO EM ENFERMAGEM DO PLANO DE CARREIRA DOS SERVIDORES TÉCNICO-PROFISSIONAIS E TÉCNICO-CIENTÍFICOS DA SAÚDE PÚBLICA MUNICIPAL; E, O VENCIMENTO DOS CARGOS DE ENFERMEIRO, TÉCNICO EM ENFERMAGEM E AUXILIAR DE ENFERMAGEM DO QUADRO DE PESSOAL DO HOSPITAL MUNICIPAL ANCHIETENSE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1076/06._institui_a_politica_do_meio_ambiente.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1076/06._institui_a_politica_do_meio_ambiente.doc</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA MUNICIPAL DO MEIO AMBIENTE E O SISTEMA MUNICIPAL DE PROTEÇÃO, CONTROLE, FISCALIZAÇÃO, MELHORIA DA QUALIDADE E LICENCIAMENTO AMBIENTAL, CRIA O FUNDO MUNICIPAL DO MEIO AMBIENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1108/07._altera_lei_complementar_111.2022_-_cargo_de_fiscal_de_tributos.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1108/07._altera_lei_complementar_111.2022_-_cargo_de_fiscal_de_tributos.docx</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVOS NA DESCRIÇÃO ANALÍTICA DO CARGO DE FISCAL DE TRIBUTOS DO QUADRO DE ESPECIFICAÇÃO DE GRUPOS E CARGOS DO QUADRO PERMANENTE DOS SERVIDORES PÚBLICOS MUNICIPAIS DA LEI COMPLEMENTAR Nº 111/2022, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1112/08._altera_lei_complementar_026.2010_plano_diretor_-_alterado.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1112/08._altera_lei_complementar_026.2010_plano_diretor_-_alterado.docx</t>
   </si>
   <si>
     <t>ALTERA E ACRESCENTA DISPOSITIVOS NA LEI COMPLEMENTAR Nº 026/2010, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
     <t>Ivan José Canci</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1147/09._altera_lei_complementar_111.22.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1147/09._altera_lei_complementar_111.22.docx</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS NA LEI COMPLEMENTAR Nº 111/2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1148/10._autoriza_a_pavimentar_ruas.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1148/10._autoriza_a_pavimentar_ruas.docx</t>
   </si>
   <si>
     <t>AUTORIZA A EXECUÇÃO DE OBRAS DE PAVIMENTAÇÃO ASFÁLTICA E/OU COM PEDRAS IRREGULARES EM RUAS E AVENIDAS NO MUNICIPIO DE ANCHIETA/SC E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>PROJETO LEI LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1004/projeto_de_lei_ordinaria_no1_-_camara_1.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1004/projeto_de_lei_ordinaria_no1_-_camara_1.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REPOSIÇÃO SALARIAL E A REVISÃO GERAL ANUAL DO VENCIMENTO DOS SERVIDORES PÚBLICOS DA CÂMARA DE VEREADORES E SUBSÍDIO DOS VEREADORES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1073/projeto_de_lei_do_legislativo_no02.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1073/projeto_de_lei_do_legislativo_no02.docx</t>
   </si>
   <si>
     <t>DENOMINA VIA PÚBLICA MUNICIPAL RUA VALMOR ROSTIROLA</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1083/projeto_de_lei_do_legislativo_no03.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1083/projeto_de_lei_do_legislativo_no03.docx</t>
   </si>
   <si>
     <t>DENOMINA A PRAÇA PÚBLICA MUNICIPAL DEMETRIO SCHENA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1128/projeot_de_lei_do_legislativo_no_04_fogos_plc.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1128/projeot_de_lei_do_legislativo_no_04_fogos_plc.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A QUEIMA E A SOLTURA DE FOGOS DE ARTIFÍCIO DE ESTAMPIDO NO MUNICÍPIO DE ANCHIETA/SC PARA ASSEGURAR O BEM-ESTAR DAS PESSOAS COM TRANSTORNO DO ESPECTRO AUTISTA (TEA) E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO LEI ORDINÁRIA</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1005/01._pl_-__aux_alimentacao_1.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1005/01._pl_-__aux_alimentacao_1.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O AUXÍLIO ALIMENTAÇÃO PARA OS SERVIDORES DA ADMINISTRAÇÃO DIRETA, INDIRETA E AUTARQUIA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1006/02._pl_-_revisao_servidores.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1006/02._pl_-_revisao_servidores.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DO VENCIMENTO DOS SERVIDORES PÚBLICOS MUNICIPAIS E DO SUBSÍDIO DOS AGENTES POLÍTICOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1007/03._pl_-_mais_asfalto.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1007/03._pl_-_mais_asfalto.docx</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE CRÉDITOS ADICIONAIS ESPECIAIS E SUPLEMENTAR NA IMPORTÂNCIA DE ATÉ R$ 146.520,04 (CENTO E QUARENTA E SEIS MIL, QUINHENTOS E VINTE REAIS E QUATRO CENTAVOS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1008/04._pl_-_programa_dinheiro_na_escola.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1008/04._pl_-_programa_dinheiro_na_escola.doc</t>
   </si>
   <si>
     <t>ALTERA E ACRESCENTA DISPOSITIVOS NA LEI MUNICIPAL 2.568/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1009/05._expo_feira_e_festa_das_sementes.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1009/05._expo_feira_e_festa_das_sementes.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REALIZAÇÃO DA 13ª EXPO ANCHIETA (EXPOSIÇÃO COMERCIAL, INDUSTRIAL E AGROPECUÁRIA DE ANCHIETA) E DA 7ª FESTA DAS SEMENTES CRIOULAS, AUTORIZA EFETUAR DESPESAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1010/06._projeto_de_revoga_art_2.552-2021_-2.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1010/06._projeto_de_revoga_art_2.552-2021_-2.doc</t>
   </si>
   <si>
     <t>REVOGA DISPOSITIVOS DA LEI Nº 2.429/2019 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1011/07._altera_lei_conselho_tutelar.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1011/07._altera_lei_conselho_tutelar.doc</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI 2.427/2019 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1013/08._projeto_de_revoga_art_2.545-21.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1013/08._projeto_de_revoga_art_2.545-21.doc</t>
   </si>
   <si>
     <t>REVOGA DISPOSITIVOS DA LEI Nº 2.350/2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1014/09._projeto_de_lei_altera_a_lei_n._2.544.2021.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1014/09._projeto_de_lei_altera_a_lei_n._2.544.2021.doc</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI N. 2.544/2021, ESTABELECE A POLÍTICA DE APOIO AO MELHORAMENTO GENÉTICO BOVINO NO MUNICÍPIO DE ANCHIETA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1015/10._projeto_de_revoga_art_2.350-2017.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1015/10._projeto_de_revoga_art_2.350-2017.doc</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1016/11._projeto_de_lei_recebe_imovel_rural_em_doacao.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1016/11._projeto_de_lei_recebe_imovel_rural_em_doacao.doc</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE ANCHIETA A RECEBER EM DOAÇÃO BEM IMÓVEL PARA REGULARIZAÇÃO DA ESTRADA RURAL NA LINHA NOVA SEARA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1019/12._projeto_de_lei_alteracao_consad.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1019/12._projeto_de_lei_alteracao_consad.doc</t>
   </si>
   <si>
     <t>RATIFICA A 2ª ALTERAÇÃO DO CONTRATO DE CONSÓRCIO DO CONSÓRCIO INTERMUNICIPAL E INTERESTADUAL DE MUNICÍPIOS - SANTA CATARINA PARANÁ E RIO GRANDE DO SUL – DE SEGURANÇA ALIMENTAR, ATENÇÃO A SANIDADE AGROPECUÁRIA E DESENVOLVIMENTO LOCAL – CONSAD E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1020/13._altera_lei_area_industrial1457.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1020/13._altera_lei_area_industrial1457.doc</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI 2.460/2019 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1021/14._cessao_de_uso-_barracao_coleta_lixo.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1021/14._cessao_de_uso-_barracao_coleta_lixo.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CEDER BENS E TRANSFERIR RECURSOS FINANCEIROS À ORGANIZAÇÃO DA SOCIEDADE CIVIL, MEDIANTE TERMO DE COLABORAÇAO, NOS TERMOS DA LEI FEDERAL Nº 13.019/2014, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1024/15._pl_associacoes_-_equipamentos_agricolas.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1024/15._pl_associacoes_-_equipamentos_agricolas.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CEDER BENS À ORGANIZAÇÃO DA SOCIEDADE CIVIL, PARA FOMENTO DA AGRICULTURA FAMILIAR E DA ATIVIDADE DE PEQUENOS AGRICULTORES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1025/16._projeto_de_lei_-_aquisicao_de_terrenos_cascalheiras.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1025/16._projeto_de_lei_-_aquisicao_de_terrenos_cascalheiras.doc</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL EM NOME DO MUNICÍPIO DE ANCHIETA/SC, ADQUIRIR IMÓVEL POR DESAPROPRIAÇÃO AMIGÁVEL OU JUDICIAL, PARA EXTRAÇÃO DE SUBSTÂNCIA MINERAL, E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1026/17._projeto_de_lei_-cis_ameosc.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1026/17._projeto_de_lei_-cis_ameosc.docx</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE ANCHIETA A PARTICIPAR, E RATIFICA O PROTOCOLO DE INTENÇÕES DO CONSÓRCIO INTERMUNICIPAL DE SAÚDE DA AMEOSC - CIS/AMEOSC E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1027/18._projeto_de_lei_-_iluminacao_publica.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1027/18._projeto_de_lei_-_iluminacao_publica.docx</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE CRÉDITOS ADICIONAIS ESPECIAIS NA IMPORTÂNCIA DE ATÉ R$ 186.000,00 (CENTO E OITENTA E SEIS MIL REAIS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1029/19._projeto_de_lei_-_termo_fomento_apae.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1029/19._projeto_de_lei_-_termo_fomento_apae.docx</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR REPASSE DE RECURSOS PARA ORGANIZAÇÃO DA SOCIEDADE CIVIL, MEDIANTE INEXIGIBILIDADE DE CHAMAMENTO PÚBLICO, ABRE CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1030/20._-_plantadeiras_-_convenio_mapa.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1030/20._-_plantadeiras_-_convenio_mapa.docx</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE CRÉDITOS ADICIONAIS ESPECIAIS NA IMPORTÂNCIA DE ATÉ R$ 221.368,78 (DUZENTOS E VINTE E UM MIL, TREZENTOS E SESSENTA E OITO REAIS E SETENTA E OITO CENTAVOS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1035/21._altera_lei_conselho_turismo.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1035/21._altera_lei_conselho_turismo.doc</t>
   </si>
   <si>
     <t>ALTERA E ACRESCENTA DISPOSITIVOS DA LEI 2.323/2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1036/22_._termo_de_fomento_-_creche.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1036/22_._termo_de_fomento_-_creche.docx</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR REPASSE DE RECURSOS PARA ORGANIZAÇÃO DA SOCIEDADE CIVIL, MEDIANTE INEXIGIBILIDADE DE CHAMAMENTO PÚBLICO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1037/23_._termo_de_fomento_-_cmeif.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1037/23_._termo_de_fomento_-_cmeif.docx</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1038/24._termo_de_fomento_-_xavantes.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1038/24._termo_de_fomento_-_xavantes.doc</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1039/25._utilidade_publica_associacao.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1039/25._utilidade_publica_associacao.doc</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO COMUNITÁRIA SÃO ROQUE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1040/26._conder_-_9o_alteracao.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1040/26._conder_-_9o_alteracao.doc</t>
   </si>
   <si>
     <t>RATIFICA AS ALTERAÇÕES REALIZADAS NA 9ª ALTERAÇÃO CONTRATUAL DE CONSÓRCIO PÚBLICO DO CONSORCIO INTERMUNICIPAL DE DESENVOLVIMENTO REGIONAL – CONDER E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1043/27._projeto_de_lei_-_salario_educacao_cmeif.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1043/27._projeto_de_lei_-_salario_educacao_cmeif.docx</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NA IMPORTÂNCIA DE ATÉ R$ 150.086,90 (CENTO E CINQUENTA MIL E OITENTA E SEIS REAIS E NOVENTA CENTAVOS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1046/28._utilidade_publica_associacao_-_saude.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1046/28._utilidade_publica_associacao_-_saude.doc</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE DESENVOLVIMENTO RURAL LINHA NOSSA SENHORA DA SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1047/29.nomeia_rua_carnign.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1047/29.nomeia_rua_carnign.doc</t>
   </si>
   <si>
     <t>RECONHECE E DENOMINA LOGRADOURO PÚBLICO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>REESTRUTURA O CONSELHO MUNICIPAL DE CULTURA DE ANCHIETA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1049/31._plano_seguranca_alimentar_e_nutricional.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1049/31._plano_seguranca_alimentar_e_nutricional.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APROVAÇÃO DO PLANO MUNICIPAL DE SEGURANÇA ALIMENTAR E NUTRICIONAL - PLAMSAN DO MUNICÍPIO DE ANCHIETA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1050/32._pl_-_doacao_de_livros_-_historia_de_anchieta1.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1050/32._pl_-_doacao_de_livros_-_historia_de_anchieta1.docx</t>
   </si>
   <si>
     <t>AUTORIZA A REALIZAR ACORDO DE COOPERAÇÃO COM ORGANIZAÇÃO DA SOCIEDADE CIVIL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1051/33._termo_de_fomento_-_casa_familiar.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1051/33._termo_de_fomento_-_casa_familiar.doc</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DE AQUISIÇÃO DE ALIMENTOS DA AGRICULTURA FAMILIAR E CAMPONESA “PAA ANCHIETA”, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1054/36.cimcatarina.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1054/36.cimcatarina.docx</t>
   </si>
   <si>
     <t>RATIFICA O PROTOCOLO DE INTENÇÕES E AUTORIZA O INGRESSO DO MUNICÍPIO DE ANCHIETA/SC NO CONSÓRCIO INTERFEDERATIVO SANTA CATARINA - CINCATARINA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1055/37.projeto_de_lei_-_cincatarina.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1055/37.projeto_de_lei_-_cincatarina.docx</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NA IMPORTÂNCIA DE ATÉ R$ 27.965,00 (VINTE E SETE MIL, NOVECENTOS E SESSENTA E CINCO REAIS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1056/38-smdc-_sistema_municpal_de_defesa_do_consumidor.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1056/38-smdc-_sistema_municpal_de_defesa_do_consumidor.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ORGANIZAÇÃO DO SISTEMA MUNICIPAL DE DEFESA DO CONSUMIDOR - SMDC, INSTITUI O CONSELHO MUNICIPAL DE DEFESA DO CONSUMIDOR CONDECON, INSTITUI A COORDENADORIA MUNICIPAL DE PROTEÇÃO E DEFESA DO CONSUMIDOR - PROCON E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1057/39._utilidade_publica_app_-_cmeif.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1057/39._utilidade_publica_app_-_cmeif.doc</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE PAIS E PROFESSORES DO CENTRO MUNICIPAL DE EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1058/40.._utilidade_publica_app_-_creche.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1058/40.._utilidade_publica_app_-_creche.doc</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE PAIS E PROFESSORES DA CRECHE PRÓ INFÂNCIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1059/41._utilidade_publica_app_-_xavantes.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1059/41._utilidade_publica_app_-_xavantes.doc</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE PAIS E PROFESSORES DA ESCOLA XAVANTES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1061/42.projeto_de_lei_-_praca_rua_olinda.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1061/42.projeto_de_lei_-_praca_rua_olinda.docx</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE UM CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE ATÉ R$ 38.230,21 (TRINTA E OITO MIL, DUZENTOS E TRINTA REAIS E VINTE E UM CENTAVOS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1062/43.__doacao_camionete_bombeiros_2.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1062/43.__doacao_camionete_bombeiros_2.docx</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR TERMO DE DOAÇÃO DE BEM MÓVEL AO ESTADO DE SANTA CATARINA, POR INTERMÉDIO DO CORPO DE BOMBEIROS MILITAR DE SANTA CATARINA.</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1063/44._pl_-_altera_e_acrescenta_dispositivos_na_lei_1.735-2009.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1063/44._pl_-_altera_e_acrescenta_dispositivos_na_lei_1.735-2009.doc</t>
   </si>
   <si>
     <t>ALTERA E ACRESCENTA DISPOSITIVOS NA LEI MUNICIPAL 1.735/2009, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1064/45._utilidade_publica_-_carravelhos.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1064/45._utilidade_publica_-_carravelhos.doc</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE CARROS ANTIGOS OS CARAVELHOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1065/46._utilidade_publica_-amor_animal.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1065/46._utilidade_publica_-amor_animal.doc</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO ANCHIETENSE AMOR ANIMAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1075/47._utilidade_publica_-_lions.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1075/47._utilidade_publica_-_lions.doc</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A LIONS CLUBE ANCHIETA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1077/48._termo_de_fomento_-_acisa.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1077/48._termo_de_fomento_-_acisa.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR REPASSE DE RECURSOS PARA ORGANIZAÇÃO DA SOCIEDADE CIVIL, MEDIANTE INEXIGIBILIDADE DE CHAMAMENTO PÚBLICO, ABRE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1078/49._projeto_de_lei_programa_bem_morar.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1078/49._projeto_de_lei_programa_bem_morar.docx</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA BEM MORAR DE REFORMA DE CASAS DESTINADO ÀS PESSOAS DE BAIXA RENDA RESIDENTES NO MUNICÍPIO DE ANCHIETA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1079/50._termo_de_fomento_-_caravelhos.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1079/50._termo_de_fomento_-_caravelhos.doc</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1080/51._concessao_de_direito_real_de_uso_-_rotula_sicredi.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1080/51._concessao_de_direito_real_de_uso_-_rotula_sicredi.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR CONCESSÃO DE DIREITO REAL DE USO DE ESPAÇO PÚBLICO PARA INSTALAÇÃO DE PAINEL PUBLICITÁRIO INFORMATIVO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1081/52_-_projeto_de_lei_-_cultura.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1081/52_-_projeto_de_lei_-_cultura.docx</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NA IMPORTÂNCIA DE ATÉ R$ 20.235,74 (VINTE MIL, DUZENTOS E TRINTA E CINCO REAIS E SETENTA E QUATRO CENTAVOS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1082/53._altera_protocolo_aris.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1082/53._altera_protocolo_aris.doc</t>
   </si>
   <si>
     <t>RATIFICA AS ALTERAÇÕES REALIZADAS NO PROTOCOLO DE INTENÇÕES CONSUBSTANCIADO NO CONTRATO DE CONSÓRCIO PÚBLICO DA AGÊNCIA REGULADORA INTERMUNICIPAL DE SANEAMENTO (ARIS), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1087/54.convenio_palma_sola_-_tratamento_de_esgoto.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1087/54.convenio_palma_sola_-_tratamento_de_esgoto.docx</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE ANCHIETA/SC A FIRMAR CONVÊNIO COM O MUNICÍPIO DE PALMA SOLA – SC VISANDO O TRATAMENTO DE ESGOTO SANITÁRIO DOMÉSTICO ATRAVÉS DO USO DA UNIDADE DE TRATAMENTO DE ESGOTO POR ELETROFLOTAÇÃO E COMPOSTAGEM MECANIZADA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1088/55._projeto_de_lei_recebe_imovel-rua_doacao.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1088/55._projeto_de_lei_recebe_imovel-rua_doacao.doc</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE ANCHIETA A RECEBER EM DOAÇÃO BEM IMÓVEL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1089/56._apoio_a_pecuaria_sustentavel_-_agricultura.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1089/56._apoio_a_pecuaria_sustentavel_-_agricultura.doc</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA DE APOIO À PECUÁRIA SUSTENTÁVEL E DE BAIXO CARBONO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>CRIA PROGRAMA DE APOIO AOS GUARDIÕES E GUARDIÃS DE SEMENTES CRIOULAS E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1091/58._projeto_de_lei_setembro_verde.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1091/58._projeto_de_lei_setembro_verde.doc</t>
   </si>
   <si>
     <t>INSTITUI A CAMPANHA SETEMBRO VERDE, NO ÂMBITO DO MUNICÍPIO DE ANCHIETA/SC, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1092/59.projeto_de_lei_-_saude.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1092/59.projeto_de_lei_-_saude.docx</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NA IMPORTÂNCIA DE ATÉ R$ 200.000,00 (DUZENTOS MIL REAIS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1093/60._termo_de_fomento_-_associacao_amor_animal.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1093/60._termo_de_fomento_-_associacao_amor_animal.doc</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1094/61._termo_de_fomento_-_lions_clube.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1094/61._termo_de_fomento_-_lions_clube.doc</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1095/62._loteamento_popular_bem_viver.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1095/62._loteamento_popular_bem_viver.doc</t>
   </si>
   <si>
     <t>CRIA, DENOMINA E DELIMITA O LOTEAMENTO HABITACIONAL POPULAR DE PROPRIEDADE DESTE ENTE FEDERADO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1097/63.projeto_de_lei_-_iluminacao_publica2.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1097/63.projeto_de_lei_-_iluminacao_publica2.docx</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE UM CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE ATÉ R$ 27.205,90 (VINTE E SETE MIL, DUZENTOS E CINCO REAIS E NOVENTA CENTAVOS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1098/64._termo_de_fomento_-_adora.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1098/64._termo_de_fomento_-_adora.doc</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1104/65._pl_-_doacao_de_bens_c_encargos_-_sao_jose.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1104/65._pl_-_doacao_de_bens_c_encargos_-_sao_jose.docx</t>
   </si>
   <si>
     <t>AUTORIZA A REALIZAR A DOAÇÃO COM ENCARGOS DE BENS PATRIMONIAIS, PARA FINS DE INSTALAÇÃO DE MINI USINA DE COMPOTAS E CONSERVAS NO MUNICÍPIO DE ANCHIETA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1106/66.projeto_de_lei_-_pontes_fep.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1106/66.projeto_de_lei_-_pontes_fep.docx</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE UM CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE ATÉ R$ 25.000,00 (VINTE E CINCO MIL REAIS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1109/67._pl_-_incentivo_ao_saneamento_basico.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1109/67._pl_-_incentivo_ao_saneamento_basico.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROGRAMA DE INCENTIVO AO SANEAMENTO BÁSICO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1110/68.nomeia_rua_na_sao_marcos_como_rua_das_flores.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1110/68.nomeia_rua_na_sao_marcos_como_rua_das_flores.doc</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1111/69.projeto_de_lei_-_suplementacoes_diversas.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1111/69.projeto_de_lei_-_suplementacoes_diversas.docx</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NA IMPORTÂNCIA DE ATÉ R$ 725.000,00 (SETECENTOS E VINTE E CINCO MIL REAIS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1119/70.projeto_de_lei_-_salario_educacao.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1119/70.projeto_de_lei_-_salario_educacao.docx</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE UM CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE ATÉ R$ 80.000,00 (OITENTA MIL REAIS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1120/71.cresim_ratificacao_acordo.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1120/71.cresim_ratificacao_acordo.docx</t>
   </si>
   <si>
     <t>RATIFICA ACORDO EXTRAJUDICIAL CELEBRADO ENTRE O CONSÓRCIO DA REGIÃO DO RIO SARGENTO DE INTEGRAÇÃO MUNICIPAL – CRESIM E O MUNICÍPIO DE CAMPO ERÊ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1121/72_-_termo_cmeif.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1121/72_-_termo_cmeif.docx</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR REPASSE DE RECURSOS FINANCEIROS PARA ORGANIZAÇÃO DA SOCIEDADE CIVIL, ABRE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1122/73_-_termo_ctg.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1122/73_-_termo_ctg.docx</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR REPASSE DE RECURSOS FINANCEIROS PARA ORGANIZAÇÃO DA SOCIEDADE CIVIL, ABRE CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1123/74._utilidade_publica_-_nutelama.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1123/74._utilidade_publica_-_nutelama.doc</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE TRILHEIROS DE ANCHIETA/SC E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1124/75.parcelamento_ajustado.pdf</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1124/75.parcelamento_ajustado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA FIRMAR ACORDO DE PARCELAMENTO DE DÉBITOS PREVIDENCIÁRIOS, PERANTE A SECRETARIA DA RECEITA FEDERAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1131/76._projeto_de_lei_-_ldo_2024.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1131/76._projeto_de_lei_-_ldo_2024.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE ANCHIETA, ESTADO DE SANTA CATARINA, PARA O EXERCÍCIO FINANCEIRO DE 2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1132/77._projeto_de_lei_revisao_ppa.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1132/77._projeto_de_lei_revisao_ppa.docx</t>
   </si>
   <si>
     <t>PROMOVE A REVISÃO DO PLANO PLURIANUAL DO MUNICÍPIO DE ANCHIETA, ESTADO DE SANTA CATARINA, LEI MUNICIPAL Nº. 2.567/2021 PARA O EXERCÍCIO FINANCEIRO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1133/78._projeto_de_lei_-_folha_igdpbf.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1133/78._projeto_de_lei_-_folha_igdpbf.docx</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE UM CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE ATÉ R$ 10.000,00 (DEZ MIL REAIS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1134/79._projeto_de_lei_-_paulo_gustavo.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1134/79._projeto_de_lei_-_paulo_gustavo.docx</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE CRÉDITOS ADICIONAIS ESPECIAIS NA IMPORTÂNCIA DE ATÉ R$ 64.393,59 (SESSENTA E QUATRO MIL, TREZENTOS E NOVENTA E TRÊS REAIS E CINQUENTA E NOVE CENTAVOS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1135/80.__termo_de_fomento_-_nutellama.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1135/80.__termo_de_fomento_-_nutellama.doc</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1136/81.__termo_de_fomento_-_bombeiros.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1136/81.__termo_de_fomento_-_bombeiros.doc</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1137/82._pl_-_doacao_de_bens_la_sao_domingos.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1137/82._pl_-_doacao_de_bens_la_sao_domingos.docx</t>
   </si>
   <si>
     <t>AUTORIZA REALIZAR A DOAÇÃO COM ENCARGOS DE BENS PATRIMONIAIS, DE AGROINDÚSTRIA VISANDO PROCESSAMENTO DE CANA DE AÇÚCAR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1138/83.projeto_de_lei_-_pavimentacao.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1138/83.projeto_de_lei_-_pavimentacao.docx</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE UM CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE ATÉ R$ 285.000,00 (DUZENTOS E OITENTA E CINCO MIL REAIS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1139/84._autoriza_alienacao_leilao.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1139/84._autoriza_alienacao_leilao.doc</t>
   </si>
   <si>
     <t>AUTORIZA A ALIENAÇÃO DE BENS MÓVEIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1140/85._loa_2024.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1140/85._loa_2024.doc</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ANCHIETA, ESTADO DE SANTA CATARINA, PARA O EXERCÍCIO FINANCEIRO DE 2024, E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1141/86._projeto_de_lei_-_termo_fomento_apae_-_.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1141/86._projeto_de_lei_-_termo_fomento_apae_-_.docx</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1142/87.projeto_de_lei_-_devolucao_tee.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1142/87.projeto_de_lei_-_devolucao_tee.docx</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE UM CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE ATÉ R$ 16.160,11 (DEZESSEIS MIL, CENTO E SESSENTA REAIS E ONZE CENTAVOS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1144/88.projeto_de_lei_-_pavimentacao.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1144/88.projeto_de_lei_-_pavimentacao.docx</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE UM CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE ATÉ R$ 15.011,74 (QUINZE MIL E ONZE REAIS E SETENTA E QUATRO CENTAVOS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1145/89._suplementacoes_folha.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1145/89._suplementacoes_folha.docx</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NA IMPORTÂNCIA DE ATÉ R$ 1.184.625,82 (UM MILHÃO, CENTO E OITENTA E QUATRO MIL, SEISCENTOS E VINTE E CINCO REAIS E OITENTA E DOIS CENTAVOS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1146/90.altera_lei_dos_conselheiros_tutelares.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1146/90.altera_lei_dos_conselheiros_tutelares.docx</t>
   </si>
   <si>
     <t>ALTERA E ACRESCENTA DISPOSITIVOS DA LEI 2.427/2019 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1149/91._10a_alteracao_conder.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1149/91._10a_alteracao_conder.docx</t>
   </si>
   <si>
     <t>RATIFICA AS ALTERAÇÕES REALIZADAS NA 10ª ALTERAÇÃO CONTRATUAL DE CONSÓRCIO PÚBLICO DO CONSORCIO INTERMUNICIPAL DE DESENVOLVIMENTO REGIONAL – CONDER E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1150/92.projeto_de_lei_adesao_ao_programa_lixo_zero_1.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1150/92.projeto_de_lei_adesao_ao_programa_lixo_zero_1.docx</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE ANCHIETA A ADERIR AO “PROGRAMA LIXO ZERO” INSTITUÍDO PELO CONSÓRCIO INTERMUNICIPAL DE DESENVOLVIMENTO REGIONAL – CONDER, FIRMANDO OS RES-PECTIVOS CONTRATO DE PROGRAMA e CONTRATO DE APORTE FINANCEIRO DE INGRESSO AO PROGRAMA E DÁ OUTRAS PROVI-DÊNCIAS.</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1151/93.__termo_de_fomento_-_anchietur_rev_02.pdf</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1151/93.__termo_de_fomento_-_anchietur_rev_02.pdf</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1071/requerimento_01_elaboracao_diretrizes_piso_magisterio.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1071/requerimento_01_elaboracao_diretrizes_piso_magisterio.docx</t>
   </si>
   <si>
     <t>QUE SEJA ELABORADO PROJETO DE LEI COM DIRETRIZ NACIONAL DE CARREIRA PARA QUE O PISO NACIONAL DO MAGISTÉRIO E SUA ATUALIZAÇÃO ANUAL SEJA GARANTIDA.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1072/requerimento_02_ponte_linha_sao_pedro.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1072/requerimento_02_ponte_linha_sao_pedro.docx</t>
   </si>
   <si>
     <t>Solicitando que seja feito obras de manutenção da Ponte da linha São Pedro.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>CLAUDETE TERESINHA JUNGES</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1096/requerimento_03_licenca_claudete.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1096/requerimento_03_licenca_claudete.docx</t>
   </si>
   <si>
     <t>A Vereadora que esse subscreve requer Licença para tratar de interesse particular, no período correspondente à 30 dias, durante os dias 01 a 31 de julho de 2023 nos termos do Art. 52, inciso, VII, do Regimento Interno da Câmara Municipal de Vereadores de Anchieta – SC (Resolução 001/2010).</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1101/requerimento_04_estrada_livinali.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1101/requerimento_04_estrada_livinali.docx</t>
   </si>
   <si>
     <t>Solicitando que seja feita a mudança do curso da estrada, que dá acesso a família Wibrantz e Amaral na Lª São Paulo Alto- SC 161.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1105/requerimento_05_fogos_de_artificios.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1105/requerimento_05_fogos_de_artificios.docx</t>
   </si>
   <si>
     <t>Requer que o Poder Executivo Municipal faça cumprir e proponha complementação à Lei Complementar Nº 024 de 29 de novembro de 2010, (código de postura) que no seu Art.93 proíbe a utilização de fogos de artifício.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
     <t>ELOE SCHVEIZER</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1118/requerimento_06_licenca_ione.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1118/requerimento_06_licenca_ione.docx</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº06/2023_x000D_
 _x000D_
 IONE TERESINHA PRESOTTO, Vereadora integrante da bancada do PT, com assento na Egrégia Corte Legislativa, que está subscreve depois de cumpridas todas as formalidades legais e regimentais, apresenta o presente requerimento, e se aprovado pelo plenário, seja encaminhadas as providências pela mesa diretora._x000D_
 _x000D_
 ASSUNTO_x000D_
 _x000D_
  		 A Vereadora que esse subscreve requer Licença para tratar de interesse particular, no período correspondente à 30 dias, durante os dias 15 de setembro a 15 de outubro de 2023 nos termos do Art. 52, inciso, VII, do Regimento Interno da Câmara Municipal de Vereadores de Anchieta – SC (Resolução 001/2010).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
@@ -2027,67 +2027,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1084/emenda.pl38.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1130/proposta_de_emenda_modificativa_pl67.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1022/indicacao_01_pocosalete.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1023/indicacao_02_calcada.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1033/indicacao_03_poda_de_arvores.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1034/indicacao_04__nome_de_rua.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1066/indicacao_05_calcada_deficiencia_visual.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1068/indicacao_07_antonioswirke.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1069/indicacao_08_servidao.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1070/indicacao_09_iluminacao_publica.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1085/indicacao_10_campo_la_saude.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1086/indicacao_11_terreno_habitacao.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1102/indicacao_12_saneamento_basico.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1103/indicacao_13_pessoa_com_deficiencia.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1113/indicacao_14_mudanca_estarda_brancher.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1114/indicacao_n15_protecao_lateral.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1115/indicacao_16_lombada_escola_xavantes.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1116/indicacao_17_fita_doenca_oculta.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1117/indicacao_18_sinalizacao_luminosa.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1143/indicacao_19_construcao_de_ponto_de_onibus.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1152/indicacao_20_aluguel_kiosque.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1153/indicacao_21_lombada.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1017/mocao_aplausos_01.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1031/mocao_aplausos_02.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1032/mocao_aplausos_03.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1044/mocao_apelo_04_seguranca.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1045/mocao_apelo__05_pronafe.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1099/mocao_apelo__06_leite.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1107/mocao_apelo__08_uffs.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1125/mocao_apelo_09_piso_profes_estado.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1126/mocao_aplausos_10_adg.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1127/mocao_aplausos_11_atletas_ok.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1129/mocao_apelo_12__adpf.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1018/resolucao_no01_padronizacao_das_atas.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1028/01._projeto_de_lei_complementar_alteracao_vigilancia.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1041/02._projeto_de_lei_complementar_no_x_revogacao_procurador.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1060/04._altera_lei_complementar_111.2022.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1074/05._piso_enfermeiros_tecnicos_e_auxiliar_de_enfermagem.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1076/06._institui_a_politica_do_meio_ambiente.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1108/07._altera_lei_complementar_111.2022_-_cargo_de_fiscal_de_tributos.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1112/08._altera_lei_complementar_026.2010_plano_diretor_-_alterado.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1147/09._altera_lei_complementar_111.22.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1148/10._autoriza_a_pavimentar_ruas.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1004/projeto_de_lei_ordinaria_no1_-_camara_1.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1073/projeto_de_lei_do_legislativo_no02.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1083/projeto_de_lei_do_legislativo_no03.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1128/projeot_de_lei_do_legislativo_no_04_fogos_plc.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1005/01._pl_-__aux_alimentacao_1.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1006/02._pl_-_revisao_servidores.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1007/03._pl_-_mais_asfalto.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1008/04._pl_-_programa_dinheiro_na_escola.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1009/05._expo_feira_e_festa_das_sementes.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1010/06._projeto_de_revoga_art_2.552-2021_-2.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1011/07._altera_lei_conselho_tutelar.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1013/08._projeto_de_revoga_art_2.545-21.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1014/09._projeto_de_lei_altera_a_lei_n._2.544.2021.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1015/10._projeto_de_revoga_art_2.350-2017.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1016/11._projeto_de_lei_recebe_imovel_rural_em_doacao.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1019/12._projeto_de_lei_alteracao_consad.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1020/13._altera_lei_area_industrial1457.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1021/14._cessao_de_uso-_barracao_coleta_lixo.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1024/15._pl_associacoes_-_equipamentos_agricolas.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1025/16._projeto_de_lei_-_aquisicao_de_terrenos_cascalheiras.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1026/17._projeto_de_lei_-cis_ameosc.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1027/18._projeto_de_lei_-_iluminacao_publica.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1029/19._projeto_de_lei_-_termo_fomento_apae.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1030/20._-_plantadeiras_-_convenio_mapa.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1035/21._altera_lei_conselho_turismo.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1036/22_._termo_de_fomento_-_creche.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1037/23_._termo_de_fomento_-_cmeif.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1038/24._termo_de_fomento_-_xavantes.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1039/25._utilidade_publica_associacao.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1040/26._conder_-_9o_alteracao.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1043/27._projeto_de_lei_-_salario_educacao_cmeif.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1046/28._utilidade_publica_associacao_-_saude.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1047/29.nomeia_rua_carnign.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1049/31._plano_seguranca_alimentar_e_nutricional.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1050/32._pl_-_doacao_de_livros_-_historia_de_anchieta1.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1051/33._termo_de_fomento_-_casa_familiar.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1054/36.cimcatarina.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1055/37.projeto_de_lei_-_cincatarina.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1056/38-smdc-_sistema_municpal_de_defesa_do_consumidor.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1057/39._utilidade_publica_app_-_cmeif.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1058/40.._utilidade_publica_app_-_creche.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1059/41._utilidade_publica_app_-_xavantes.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1061/42.projeto_de_lei_-_praca_rua_olinda.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1062/43.__doacao_camionete_bombeiros_2.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1063/44._pl_-_altera_e_acrescenta_dispositivos_na_lei_1.735-2009.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1064/45._utilidade_publica_-_carravelhos.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1065/46._utilidade_publica_-amor_animal.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1075/47._utilidade_publica_-_lions.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1077/48._termo_de_fomento_-_acisa.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1078/49._projeto_de_lei_programa_bem_morar.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1079/50._termo_de_fomento_-_caravelhos.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1080/51._concessao_de_direito_real_de_uso_-_rotula_sicredi.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1081/52_-_projeto_de_lei_-_cultura.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1082/53._altera_protocolo_aris.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1087/54.convenio_palma_sola_-_tratamento_de_esgoto.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1088/55._projeto_de_lei_recebe_imovel-rua_doacao.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1089/56._apoio_a_pecuaria_sustentavel_-_agricultura.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1091/58._projeto_de_lei_setembro_verde.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1092/59.projeto_de_lei_-_saude.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1093/60._termo_de_fomento_-_associacao_amor_animal.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1094/61._termo_de_fomento_-_lions_clube.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1095/62._loteamento_popular_bem_viver.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1097/63.projeto_de_lei_-_iluminacao_publica2.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1098/64._termo_de_fomento_-_adora.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1104/65._pl_-_doacao_de_bens_c_encargos_-_sao_jose.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1106/66.projeto_de_lei_-_pontes_fep.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1109/67._pl_-_incentivo_ao_saneamento_basico.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1110/68.nomeia_rua_na_sao_marcos_como_rua_das_flores.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1111/69.projeto_de_lei_-_suplementacoes_diversas.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1119/70.projeto_de_lei_-_salario_educacao.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1120/71.cresim_ratificacao_acordo.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1121/72_-_termo_cmeif.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1122/73_-_termo_ctg.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1123/74._utilidade_publica_-_nutelama.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1124/75.parcelamento_ajustado.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1131/76._projeto_de_lei_-_ldo_2024.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1132/77._projeto_de_lei_revisao_ppa.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1133/78._projeto_de_lei_-_folha_igdpbf.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1134/79._projeto_de_lei_-_paulo_gustavo.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1135/80.__termo_de_fomento_-_nutellama.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1136/81.__termo_de_fomento_-_bombeiros.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1137/82._pl_-_doacao_de_bens_la_sao_domingos.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1138/83.projeto_de_lei_-_pavimentacao.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1139/84._autoriza_alienacao_leilao.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1140/85._loa_2024.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1141/86._projeto_de_lei_-_termo_fomento_apae_-_.docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1142/87.projeto_de_lei_-_devolucao_tee.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1144/88.projeto_de_lei_-_pavimentacao.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1145/89._suplementacoes_folha.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1146/90.altera_lei_dos_conselheiros_tutelares.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1149/91._10a_alteracao_conder.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1150/92.projeto_de_lei_adesao_ao_programa_lixo_zero_1.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1151/93.__termo_de_fomento_-_anchietur_rev_02.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1071/requerimento_01_elaboracao_diretrizes_piso_magisterio.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1072/requerimento_02_ponte_linha_sao_pedro.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1096/requerimento_03_licenca_claudete.docx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1101/requerimento_04_estrada_livinali.docx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1105/requerimento_05_fogos_de_artificios.docx" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1118/requerimento_06_licenca_ione.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1084/emenda.pl38.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1130/proposta_de_emenda_modificativa_pl67.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1022/indicacao_01_pocosalete.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1023/indicacao_02_calcada.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1033/indicacao_03_poda_de_arvores.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1034/indicacao_04__nome_de_rua.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1066/indicacao_05_calcada_deficiencia_visual.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1068/indicacao_07_antonioswirke.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1069/indicacao_08_servidao.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1070/indicacao_09_iluminacao_publica.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1085/indicacao_10_campo_la_saude.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1086/indicacao_11_terreno_habitacao.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1102/indicacao_12_saneamento_basico.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1103/indicacao_13_pessoa_com_deficiencia.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1113/indicacao_14_mudanca_estarda_brancher.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1114/indicacao_n15_protecao_lateral.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1115/indicacao_16_lombada_escola_xavantes.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1116/indicacao_17_fita_doenca_oculta.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1117/indicacao_18_sinalizacao_luminosa.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1143/indicacao_19_construcao_de_ponto_de_onibus.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1152/indicacao_20_aluguel_kiosque.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1153/indicacao_21_lombada.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1017/mocao_aplausos_01.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1031/mocao_aplausos_02.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1032/mocao_aplausos_03.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1044/mocao_apelo_04_seguranca.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1045/mocao_apelo__05_pronafe.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1099/mocao_apelo__06_leite.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1107/mocao_apelo__08_uffs.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1125/mocao_apelo_09_piso_profes_estado.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1126/mocao_aplausos_10_adg.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1127/mocao_aplausos_11_atletas_ok.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1129/mocao_apelo_12__adpf.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1018/resolucao_no01_padronizacao_das_atas.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1028/01._projeto_de_lei_complementar_alteracao_vigilancia.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1041/02._projeto_de_lei_complementar_no_x_revogacao_procurador.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1060/04._altera_lei_complementar_111.2022.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1074/05._piso_enfermeiros_tecnicos_e_auxiliar_de_enfermagem.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1076/06._institui_a_politica_do_meio_ambiente.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1108/07._altera_lei_complementar_111.2022_-_cargo_de_fiscal_de_tributos.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1112/08._altera_lei_complementar_026.2010_plano_diretor_-_alterado.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1147/09._altera_lei_complementar_111.22.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1148/10._autoriza_a_pavimentar_ruas.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1004/projeto_de_lei_ordinaria_no1_-_camara_1.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1073/projeto_de_lei_do_legislativo_no02.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1083/projeto_de_lei_do_legislativo_no03.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1128/projeot_de_lei_do_legislativo_no_04_fogos_plc.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1005/01._pl_-__aux_alimentacao_1.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1006/02._pl_-_revisao_servidores.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1007/03._pl_-_mais_asfalto.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1008/04._pl_-_programa_dinheiro_na_escola.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1009/05._expo_feira_e_festa_das_sementes.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1010/06._projeto_de_revoga_art_2.552-2021_-2.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1011/07._altera_lei_conselho_tutelar.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1013/08._projeto_de_revoga_art_2.545-21.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1014/09._projeto_de_lei_altera_a_lei_n._2.544.2021.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1015/10._projeto_de_revoga_art_2.350-2017.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1016/11._projeto_de_lei_recebe_imovel_rural_em_doacao.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1019/12._projeto_de_lei_alteracao_consad.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1020/13._altera_lei_area_industrial1457.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1021/14._cessao_de_uso-_barracao_coleta_lixo.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1024/15._pl_associacoes_-_equipamentos_agricolas.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1025/16._projeto_de_lei_-_aquisicao_de_terrenos_cascalheiras.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1026/17._projeto_de_lei_-cis_ameosc.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1027/18._projeto_de_lei_-_iluminacao_publica.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1029/19._projeto_de_lei_-_termo_fomento_apae.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1030/20._-_plantadeiras_-_convenio_mapa.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1035/21._altera_lei_conselho_turismo.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1036/22_._termo_de_fomento_-_creche.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1037/23_._termo_de_fomento_-_cmeif.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1038/24._termo_de_fomento_-_xavantes.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1039/25._utilidade_publica_associacao.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1040/26._conder_-_9o_alteracao.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1043/27._projeto_de_lei_-_salario_educacao_cmeif.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1046/28._utilidade_publica_associacao_-_saude.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1047/29.nomeia_rua_carnign.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1049/31._plano_seguranca_alimentar_e_nutricional.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1050/32._pl_-_doacao_de_livros_-_historia_de_anchieta1.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1051/33._termo_de_fomento_-_casa_familiar.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1054/36.cimcatarina.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1055/37.projeto_de_lei_-_cincatarina.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1056/38-smdc-_sistema_municpal_de_defesa_do_consumidor.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1057/39._utilidade_publica_app_-_cmeif.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1058/40.._utilidade_publica_app_-_creche.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1059/41._utilidade_publica_app_-_xavantes.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1061/42.projeto_de_lei_-_praca_rua_olinda.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1062/43.__doacao_camionete_bombeiros_2.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1063/44._pl_-_altera_e_acrescenta_dispositivos_na_lei_1.735-2009.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1064/45._utilidade_publica_-_carravelhos.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1065/46._utilidade_publica_-amor_animal.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1075/47._utilidade_publica_-_lions.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1077/48._termo_de_fomento_-_acisa.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1078/49._projeto_de_lei_programa_bem_morar.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1079/50._termo_de_fomento_-_caravelhos.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1080/51._concessao_de_direito_real_de_uso_-_rotula_sicredi.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1081/52_-_projeto_de_lei_-_cultura.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1082/53._altera_protocolo_aris.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1087/54.convenio_palma_sola_-_tratamento_de_esgoto.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1088/55._projeto_de_lei_recebe_imovel-rua_doacao.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1089/56._apoio_a_pecuaria_sustentavel_-_agricultura.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1091/58._projeto_de_lei_setembro_verde.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1092/59.projeto_de_lei_-_saude.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1093/60._termo_de_fomento_-_associacao_amor_animal.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1094/61._termo_de_fomento_-_lions_clube.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1095/62._loteamento_popular_bem_viver.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1097/63.projeto_de_lei_-_iluminacao_publica2.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1098/64._termo_de_fomento_-_adora.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1104/65._pl_-_doacao_de_bens_c_encargos_-_sao_jose.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1106/66.projeto_de_lei_-_pontes_fep.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1109/67._pl_-_incentivo_ao_saneamento_basico.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1110/68.nomeia_rua_na_sao_marcos_como_rua_das_flores.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1111/69.projeto_de_lei_-_suplementacoes_diversas.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1119/70.projeto_de_lei_-_salario_educacao.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1120/71.cresim_ratificacao_acordo.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1121/72_-_termo_cmeif.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1122/73_-_termo_ctg.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1123/74._utilidade_publica_-_nutelama.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1124/75.parcelamento_ajustado.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1131/76._projeto_de_lei_-_ldo_2024.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1132/77._projeto_de_lei_revisao_ppa.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1133/78._projeto_de_lei_-_folha_igdpbf.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1134/79._projeto_de_lei_-_paulo_gustavo.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1135/80.__termo_de_fomento_-_nutellama.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1136/81.__termo_de_fomento_-_bombeiros.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1137/82._pl_-_doacao_de_bens_la_sao_domingos.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1138/83.projeto_de_lei_-_pavimentacao.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1139/84._autoriza_alienacao_leilao.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1140/85._loa_2024.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1141/86._projeto_de_lei_-_termo_fomento_apae_-_.docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1142/87.projeto_de_lei_-_devolucao_tee.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1144/88.projeto_de_lei_-_pavimentacao.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1145/89._suplementacoes_folha.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1146/90.altera_lei_dos_conselheiros_tutelares.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1149/91._10a_alteracao_conder.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1150/92.projeto_de_lei_adesao_ao_programa_lixo_zero_1.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1151/93.__termo_de_fomento_-_anchietur_rev_02.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1071/requerimento_01_elaboracao_diretrizes_piso_magisterio.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1072/requerimento_02_ponte_linha_sao_pedro.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1096/requerimento_03_licenca_claudete.docx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1101/requerimento_04_estrada_livinali.docx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1105/requerimento_05_fogos_de_artificios.docx" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2023/1118/requerimento_06_licenca_ione.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H150"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="27.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="138.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="138" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>