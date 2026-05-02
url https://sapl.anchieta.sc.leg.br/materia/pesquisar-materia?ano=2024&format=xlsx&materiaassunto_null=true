--- v0 (2025-10-27)
+++ v1 (2026-05-02)
@@ -54,1397 +54,1397 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>Bancada da Situação</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1162/indicacao_01__nome_de_rua.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1162/indicacao_01__nome_de_rua.docx</t>
   </si>
   <si>
     <t>RECONHECIMENTO A RUA E NOMEAÇÃO DE ZELITO TREMARIN</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1163/indicacao_02_lombada_ernesto_oliveira.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1163/indicacao_02_lombada_ernesto_oliveira.docx</t>
   </si>
   <si>
     <t>QUE SEJA COLOCADO UM LOMBADA NAS PROXIMIDADES DA RESIDÊNCIA DO SENHOR JORGE RODRIGUES,  LOCALIZADO NA RUA ERNESTO OLIVEIRA.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Bancada do MDB</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1164/indicacao_03_ar_climatizador.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1164/indicacao_03_ar_climatizador.docx</t>
   </si>
   <si>
     <t>ISNTALAÇÃO DE CLIMATIZADORES E OU AR CONDICIONADO NOS SALÕES COMUNITARIOS DO MUNICIPIO.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1178/indicacao_04_lombada.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1178/indicacao_04_lombada.docx</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DA LOMBADA NA RUA MATO GROSSO, PRÓXIMO A RESIDÊNCIA DA TÂNIA BARONIO</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1179/indicacao_05_aumentar_o_repasse.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1179/indicacao_05_aumentar_o_repasse.docx</t>
   </si>
   <si>
     <t>AUMENTAR O VALOR DISPONÍVEL PARA O REPASSE DO TRANSPORTE PARA OS ESTUDANTES QUE ESTUDAM FORA DO MUNICIPIO, A PARTIR DO PRIMEIRO SEMESTRE DE 2024.</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1183/indicacao_06_gruta_santa_lucia.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1183/indicacao_06_gruta_santa_lucia.docx</t>
   </si>
   <si>
     <t>INSTALAR PLACA INDICATIVA NA SC 161 PARA A ENTRADA DA GRUTA DE SANTA LÚCIA INSTALADA ONDE FOI REZADA A PRIMEIRA MISSA NA COMUNIDADE DE LINHA PRATELEIRA</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1223/indicacao_07__lombada_elevada.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1223/indicacao_07__lombada_elevada.docx</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UMA FAIXA ELEVADA NA RUA OLIMPIO DAL MAGRO EM FRENTE A IGREJA MATRIZ.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1224/indicacao_08__faixa_de_pedestre.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1224/indicacao_08__faixa_de_pedestre.docx</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UMA FAIXA DE PEDESTRE PROXIMO AO PONTO DE ÔNIBUS NA RUA PROFESSOR VALDIR ROBERTO SCHOLTZ COM A SERVIDÃO ANGELO DIDOMÊNICO.</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1225/indicacao_09_sao_roque.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1225/indicacao_09_sao_roque.docx</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE REDUTORES DE VELOCIDADE SC 305 NOS TRECHOS DA COMUNIDADE DA SÃO ROQUE E NA AREA INDUSTRIAL.</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1236/indicacao_n10__estacionamento_idosos.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1236/indicacao_n10__estacionamento_idosos.docx</t>
   </si>
   <si>
     <t>CREDENCIAMENTO DO MUNICIPIO PARA EMISSÃO DE CREDENCIAL DE ESTACIONAMENTO PARA IDOSO.</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1237/indicacao_n11_linha_gaucha.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1237/indicacao_n11_linha_gaucha.docx</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE ABRIGO DE PASSAGEIROS NO TREVO DA SC 305 COM A SC 161 NA LINHA GAUCHA.</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1241/indicacao_n12_qualyta.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1241/indicacao_n12_qualyta.docx</t>
   </si>
   <si>
     <t>IDENTIFICAÇÃO DE ÁREA INDUSTRIAL NO TRECHO SC 161 KM 33 E CONSTRUÇÃO DE REDUTORES DE VELOCIDADE NAQUELE LOCAL.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/</t>
   </si>
   <si>
     <t>Instalação de redutores de velocidade na Rua Buenos Aires no cruzamento com a 1° de maio, próximo ao ginásio municipal, e outro redutor de velocidade na Rua Buenos Aires com cruzamento a Rua Vereador Geraldo Garlet nas proximidades do centro municipal de idosos.</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Bloco da Situação PT/PL</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1247/indicacao_n14_estacionamento.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1247/indicacao_n14_estacionamento.docx</t>
   </si>
   <si>
     <t>QUE SEJA MELHORADO ESPAÇO ACIMA DO GINÁSIO MUNICIPAL DE ESPORTES PARA QUE SIRVA COMO ESTACIONAMENTO.</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1265/indicacao_n15_protecao_lateral.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1265/indicacao_n15_protecao_lateral.docx</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE PROTEÇÃO LATERAL.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1266/indicacao_n16__faixa_elevada_apae.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1266/indicacao_n16__faixa_elevada_apae.docx</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UMA FAIXA ELEVADA NA RUA OLIMPIO DAL MAGRO NAS PROXIMIDADES DA ESCOLA APAE.</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1273/indicacao_n17_isentando_doadores_de_sangue.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1273/indicacao_n17_isentando_doadores_de_sangue.docx</t>
   </si>
   <si>
     <t>SEJA CRIADA LEI MUNICIPAL ISENTANDO DOADORES DE SANGUE DO PAGAMENTO DE INSCRIÇÕES EM CONCURSOS E PROCESSOS SELETIVOS ORGANIZADOS PELO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
     <t>ASSUNTO:_x000D_
 PARABENIZAR A IGREJA ASSEMBLEIA DE DEUS DE ANCHIETA PELOS SEUS 54 ANOS DE INICIO DOS TRABALHOS, 39 ANOS DE INAUGURAÇÃO DA IGREJA E 18 ANOS DE EMANCIPAÇÃO.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1195/mocao_de_aplausos_02_idosos.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1195/mocao_de_aplausos_02_idosos.docx</t>
   </si>
   <si>
     <t>HOMENAGEM AOS IDOSOS DE ANCHIETA PELA PARTICIPARAM NA 15ª EDIÇÃO DA ETAPA MICRORREGIONAL DOS JOGOS ABERTOS DA TERCEIRA IDADE - JASTI NO MUNICÍPIO DE PRINCESA</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1230/mocao_de_apelo_03_incra.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1230/mocao_de_apelo_03_incra.docx</t>
   </si>
   <si>
     <t>QUE SEJA ELABORADO A TITULAÇÃO EM CARÁTER DEFINITIVO PARA AS DEMAIS FAMÍLIAS DO ASSENTAMENTO SANGA AZUL E LINHA APARECIDA DO MUNÍCIPIO DE ANCHIETA-SC.</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1232/mocao_de_apoio_04.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1232/mocao_de_apoio_04.docx</t>
   </si>
   <si>
     <t>Em prol da regulamentação da lei nº 15.133 que prevê pagamento por serviços ambientais, de autoria do Governo do Estado, debate iniciado pelo Excelentíssimo Sr. Deputado Padre Pedro Baldissera, que institui a Política Estadual de Serviços Ambientais e regulamenta o Programa Estadual de Pagamento por Serviços Ambientais no Estado de Santa Catarina.</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1243/mocao_de_apelo_05_faixa_elevada.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1243/mocao_de_apelo_05_faixa_elevada.docx</t>
   </si>
   <si>
     <t>Apelo ao DEINFRA que seja feito uma faixa elevada na SC 305 no Bairro Cantú Anchieta, acesso da servidão Reinaldo Signori com acesso ao centro pela Rua Vitório Picolli.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>PARECER</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1260/parecer_juridico_6o_encontro_de_carros_antigos_n01.pdf</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1260/parecer_juridico_6o_encontro_de_carros_antigos_n01.pdf</t>
   </si>
   <si>
     <t>LEGALIDADE DA AUTORIZAÇÃO PARA PODER EXECUTIVO MUNICIPAL REPASSAR RECURSOS PÚBLCOS À ORGANIZAÇÃO DA SOCIEDADE CIVIL, MEDIANTE INEXIGIBILIDADE DE CHAMAMENTO PÚBLCIO EM ANO DE ELEIÇÕES MUNICIPAIS.</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1259/parecer_juridico_do_projeto_n02.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1259/parecer_juridico_do_projeto_n02.docx</t>
   </si>
   <si>
     <t>LEGALIDADE DA AUTORIZAÇÃO PARA PODER EXECUTIVO MUNICIPAL CEDER BENS À ORGANIZAÇÃO DA SOCIEDADE CIVIL, PARA FOMENTO DA AGRICULTURA FAMILIAR E DA ATIVIDADE DE PEQUENOS AGRICULTORES, POR MEIO DE ACORDO DE COOPERAÇÃO, PRECEDIDO DE CHAMAMENTO PÚBLICO. ANO DE ELEIÇÕES MUNICIPAIS. RESSALVA DO ARTIGO 73, §10 DA LEI Nº 9.504/97. EXECUÇÃO E MANUTENÇÃO DOS PROGRAMAS SOCIAIS COM A AUTORIZAÇÃO EM LEI E EXECUÇÃO ORÇAMENTÁRIA NO EXERCÍCIO ANTERIOR.</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1276/01.projeto_de_decreto_legislativo_contas_prefeito_2022.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1276/01.projeto_de_decreto_legislativo_contas_prefeito_2022.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APROVAÇÃO DAS CONTAS DO MUNICÍPIO DE ANCHIETA, NO EXERCÍCIO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1278/02.projeto_de_decreto_legislativo__contas_prefeito_2023.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1278/06.decreto_legislativo__contas_prefeito_2023.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APROVAÇÃO DAS CONTAS DO MUNICÍPIO DE ANCHIETA, NO EXERCÍCIO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
     <t>PRL</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1157/resolucao_no01_resolucao_comissoes_2024.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1157/resolucao_no01_resolucao_comissoes_2024.docx</t>
   </si>
   <si>
     <t>NOMEIA COMISSÕES PERMANENTES PARA O ANO DE 2024 DA CÂMARA MUNICIPAL DE VEREADORES DE ANCHIETA, ESTADO DE SANTA CATARINA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO LEI COMPLEMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1166/01._altera_lei_complementar_111.2022_tabela_comissoes.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1166/01._altera_lei_complementar_111.2022_tabela_comissoes.docx</t>
   </si>
   <si>
     <t>ALTERA E ACRESCENTA DISPOSITIVOS NA LEI COMPLEMENTAR MUNICIPAL Nº 111/2022, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1182/02._estudo_tecnico_socioambiental.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1182/02._estudo_tecnico_socioambiental.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DELIMITAÇÃO DAS ÁREAS URBANAS CONSOLIDADAS (AUC) E A DEFINIÇÃO DAS ÁREAS DE PRESERVAÇÃO PERMANENTE (APP) EM ÁREA URBANA CONSOLIDADA (AUC), NOS TERMOS DO QUE ESTABELECE A CONSTITUIÇÃO FEDERAL, A LEI Nº 6.938, DE 31 DE AGOSTO DE 1981, A LEI Nº 12.651, DE 25 DE MAIO DE 2012, A LEI Nº 14.285, DE 29 DE DEZEMBRO DE 2021 E A RESOLUÇÃO CONSEMA N° 196, DE 03 DE JUNHO DE 2022 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1192/003._altera_lei_comp._103-2021.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1192/003._altera_lei_comp._103-2021.docx</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO NA LEI COMPLEMENTAR Nº 103/2021, QUE INSTITUI PROGRAMA DE INCENTIVO PARA PRÁTICAS DE ARMAZENAMENTO DE ÁGUA PLUVIAL, DE GERAÇÃO DE ENERGIAS RENOVÁVEIS, DE ECONOMIA DE ENERGIA ELÉTRICA, DE AGRICULTURA URBANA, DE COMPOSTAGEM E OUTROS - DENOMINADO PROGRAMA IPTU VERDE E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1208/04._autoriza_a_pavimentar_ruas.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1208/04._autoriza_a_pavimentar_ruas.docx</t>
   </si>
   <si>
     <t>AUTORIZA A EXECUÇÃO DE OBRAS DE PAVIMENTAÇÃO ASFÁLTICA E/OU COM PEDRAS IRREGULARES EM RUAS E AVENIDAS NO MUNICIPIO DE ANCHIETA/SC E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1220/05._subsidio_prefeito_e_vice.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1220/05._subsidio_prefeito_e_vice.docx</t>
   </si>
   <si>
     <t>FIXA O SUBSÍDIO DO PREFEITO E DO VICE-PREFETIO DO MUNICÍPIO DE ANCHIETA, ESTADO DE SANTA CATARINA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1221/06._subsidio_dos_secretarios_municipais.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1221/06._subsidio_dos_secretarios_municipais.docx</t>
   </si>
   <si>
     <t>FIXA O SUBSÍDIO DOS SECRETÁRIOS MUNICIPAIS DO MUNICÍPIO DE ANCHIETA, ESTADO DE SANTA CATARINA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1222/07.subsidio_dos__vereadores.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1222/07.subsidio_dos__vereadores.docx</t>
   </si>
   <si>
     <t>FIXA O SUBSÍDIO DOS VEREADORES PARA A 15.ª LEGISLATURA DO MUNICÍPIO DE ANCHIETA, ESTADO DE SANTA CATARINA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
     <t>Ivan José Canci</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1283/08._autoriza_a_pavimentar_ruas.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1283/08._autoriza_a_pavimentar_ruas.docx</t>
   </si>
   <si>
     <t>AUTORIZA A EXECUÇÃO DE OBRA DE PAVIMENTAÇÃO COM PEDRAS IRREGULARES EM LOGRADOURO PÚBLICO DO MUNICIPIO DE ANCHIETA/SC E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>PROJETO LEI LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1156/pl_do_legislativo_no01.2024.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1156/pl_do_legislativo_no01.2024.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REPOSIÇÃO SALARIAL E A REVISÃO GERAL ANUAL DO VENCIMENTO DOS SERVIDORES PÚBLICOS DA CÂMARA DE VEREADORES E SUBSÍDIO DOS VEREADORES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1177/pl_do_legislativo_no_02funcoes_gratificadas.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1177/pl_do_legislativo_no_02funcoes_gratificadas.docx</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 65/2017, REVOGA A LEI COMPLEMENTAR Nº 90/2019 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
     <t>IVO SCHAEFFER</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1284/03.projeto_de_lei_do_legislativo_jurici_rampanelli.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1284/03.projeto_de_lei_do_legislativo_jurici_rampanelli.docx</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 135, DE 15 DE MARÇO DE 1968 PARA SUBSTITUIR O NOME DA RUA BUENOS AIRES PELO NOME DE PREFEITO JURICI RAMPANELLI.</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO LEI ORDINÁRIA</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1154/01._pl_-__aux_alimentacao.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1154/01._pl_-__aux_alimentacao.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O AUXÍLIO ALIMENTAÇÃO PARA OS SERVIDORES DA ADMINISTRAÇÃO DIRETA, INDIRETA E AUTARQUIA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1155/02._pl_-_revisao_servidores.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1155/02._pl_-_revisao_servidores.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DO VENCIMENTO DOS SERVIDORES PÚBLICOS MUNICIPAIS E DO SUBSÍDIO DOS AGENTES POLÍTICOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1158/03.projeto_de_lei_-_pics_e_portais_2024.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1158/03.projeto_de_lei_-_pics_e_portais_2024.docx</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE CRÉDITOS ADICIONAIS ESPECIAIS NA IMPORTÂNCIA DE ATÉ R$ 630.077,14 (SEISCENTOS E TRINTA MIL E SETENTA E SETE REAIS E QUATORZE CENTAVOS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1159/04.projeto_de_lei_-_ecoparque_2024.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1159/04.projeto_de_lei_-_ecoparque_2024.docx</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE UM CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE ATÉ R$ 100.000,00 (CEM MIL REAIS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA FIRMAR ACORDO DE PARCELAMENTO DE DÉBITOS PREVIDENCIÁRIOS, PERANTE A SECRETARIA DA RECEITA FEDERAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1161/06.projeto_de_lei_-_habitacao_2024.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1161/06.projeto_de_lei_-_habitacao_2024.docx</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE ATÉ R$ 146.771.96 (CENTO E QUARENTA E SEIS MIL, SETECENTOS E SETENTA E UM REAIS E NOVENTA E SEIS CENTAVOS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1165/07_._utilidade_publica_-_tecendo_arte.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1165/07_._utilidade_publica_-_tecendo_arte.doc</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO ANCHIETENSE TECENDO ARTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1167/08._conselho_meio_ambiente.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1167/08._conselho_meio_ambiente.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO CONSELHO MUNICIPAL DE MEIO AMBIENTE DO MUNICÍPIO DE ANCHIETA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1168/09.projeto_de_lei_-_programa_mais_asfalto.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1168/09.projeto_de_lei_-_programa_mais_asfalto.docx</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE UM CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE ATÉ R$ 96.500,00 (NOVENTA E SEIS MIL E QUINHENTOS REAIS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1169/10.projeto_de_lei__-_equip._agricolas_2024.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1169/10.projeto_de_lei__-_equip._agricolas_2024.docx</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE UM CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE ATÉ R$ 9.000,00 (NOVE MIL REAIS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1170/11._projeto_de_lei_-_termo_fomento_apae.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1170/11._projeto_de_lei_-_termo_fomento_apae.docx</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR REPASSE DE RECURSOS PARA ORGANIZAÇÃO DA SOCIEDADE CIVIL, MEDIANTE INEXIGIBILIDADE DE CHAMAMENTO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1171/12.._utilidade_publica_-_escoteiros.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1171/12.._utilidade_publica_-_escoteiros.doc</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA O GRUPO DE ESCOTEIRO MANDURI-184/SC E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1175/13.projeto_de_lei_-_aditivo_hospital.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1175/13.projeto_de_lei_-_aditivo_hospital.docx</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE UM CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE ATÉ R$ 334.000,00 (TREZENTOS E TRINTA E QUATRO MIL REAIS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1176/14.projeto_de_lei__-_veiculo_saude_2024.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1176/14.projeto_de_lei__-_veiculo_saude_2024.docx</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE UM CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE ATÉ R$ 37.000,00 (TRINTA E SETE MIL REAIS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1184/15.projeto_de_lei_convenio_palma_sola_-_transporte_massa_asfaltica.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1184/15.projeto_de_lei_convenio_palma_sola_-_transporte_massa_asfaltica.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA A FIRMAÇÃO DE TERMO DE CONVÊNIO COM O MUNICÍPIO DE PALMA SOLA/SC, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA A FIRMAÇÃO DE TERMO DE CONVÊNIO COM O MUNICÍPIO DE SÃO JOSÉ DO CEDRO/SC, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1186/17.projeto_de_lei_convenio_guaruja_do_sul_-_transporte_massa_asfaltica__.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1186/17.projeto_de_lei_convenio_guaruja_do_sul_-_transporte_massa_asfaltica__.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA A FIRMAÇÃO DE TERMO DE CONVÊNIO COM O MUNICÍPIO DE GUARUJÁ DO SUL/SC, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1187/18._pl_associacoes_-_equipamentos_agricolas.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1187/18._pl_associacoes_-_equipamentos_agricolas.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CEDER BENS À ORGANIZAÇÃO DA SOCIEDADE CIVIL, PARA FOMENTO DA AGRICULTURA FAMILIAR E DA ATIVIDADE DE PEQUENOS AGRICULTORES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1188/19._lei_autorizativa_lotes_loteamento_popular_bem_viver.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1188/19._lei_autorizativa_lotes_loteamento_popular_bem_viver.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS AÇÕES PARA IMPLEMENTAÇÃO DO PROJETO DE HABITAÇÃO DE INTERESSE SOCIAL POR MEIO DO PROGRAMA MINHA CASA, MINHA VIDA (PMCMV), DESENVOLVIDO PELO GOVERNO FEDERAL, POR INTERMÉDIO DA CAIXA ECONÔMICA FEDERAL, ESTABELECIDO PELA LEI FEDERAL Nº 11.977/2009, ALTERADA PELA LEI N° 12.424/2011, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1189/20.projeto_de_lei_-_obra_hospital_2024.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1189/20.projeto_de_lei_-_obra_hospital_2024.docx</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE UM CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE ATÉ R$ 13.944,00 (TREZE MIL, NOVECENTOS E QUARENTA E QUATRO REAIS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1190/21.projeto_de_lei_-_telhado_hospital_2024.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1190/21.projeto_de_lei_-_telhado_hospital_2024.docx</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE UM CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE ATÉ R$ 68.476,35 (SESSENTA E OITO MIL, QUATROCENTOS E SETENTA E SEIS REAIS E TRINTA E CINCO CENTAVOS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1191/22._autoriza_alienacao_leilao.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1191/22._autoriza_alienacao_leilao.doc</t>
   </si>
   <si>
     <t>AUTORIZA A ALIENAÇÃO DE BENS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1193/23._projeto_de_lei_-_folha_igdpbf.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1193/23._projeto_de_lei_-_folha_igdpbf.docx</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE UM CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE ATÉ R$ 25.000,00 (VINTE E CINCO MIL REAIS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1196/24._projeto_de_lei_-_pavimentacao.pdf</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1196/24._projeto_de_lei_-_pavimentacao.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE UM CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE ATÉ R$ 300.000,00 (TREZENTOS MIL REAIS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1197/25._projeto_de_lei_-_termo_fomento_casa_familiar.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1197/25._projeto_de_lei_-_termo_fomento_casa_familiar.docx</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR REPASSE DE RECURSOS PARA ORGANIZAÇÃO DA SOCIEDADE CIVIL, MEDIANTE INEXIGIBILIDADE DE CHAMAMENTO PÚBLICO, ABRE CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1198/26_-_termo_cmeif.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1198/26_-_termo_cmeif.docx</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR REPASSE DE RECURSOS FINANCEIROS PARA ORGANIZAÇÃO DA SOCIEDADE CIVIL, ABRE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1199/27_._termo_de_fomento_-_creche.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1199/27_._termo_de_fomento_-_creche.docx</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR REPASSE DE RECURSOS PARA ORGANIZAÇÃO DA SOCIEDADE CIVIL, MEDIANTE INEXIGIBILIDADE DE CHAMAMENTO PÚBLICO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1200/28._termo_de_fomento_-_caravelhos.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1200/28._termo_de_fomento_-_caravelhos.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR REPASSE DE RECURSOS PARA ORGANIZAÇÃO DA SOCIEDADE CIVIL, MEDIANTE INEXIGIBILIDADE DE CHAMAMENTO PÚBLICO, ABRE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1201/29.projeto_de_lei_-_ensino_medio.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1201/29.projeto_de_lei_-_ensino_medio.docx</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE UM CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE ATÉ R$ 50.000,00 (CINQUENTA MIL REAIS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1202/30.projeto_de_lei_-_termo_aditivo_pics_2024.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1202/30.projeto_de_lei_-_termo_aditivo_pics_2024.docx</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE UM CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE ATÉ R$ 8.982,37 (OITO MIL, NOVECENTOS E OITENTA E DOIS REAIS E TRINTA E SETE CENTAVOS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1203/31._autoriza_alienacao_leilao.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1203/31._autoriza_alienacao_leilao.doc</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1204/32.projeto_de_lei_-_cemiterio_2024.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1204/32.projeto_de_lei_-_cemiterio_2024.docx</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL EM NOME DO MUNICÍPIO DE ANCHIETA/SC, ADQUIRIR IMÓVEL POR DESAPROPRIAÇÃO AMIGÁVEL OU JUDICIAL, PARA AMPLIAÇÃO DA ÁREA DO CEMITÉRIO MUNICIPAL, AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE UM CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE ATÉ R$ 350.000,00 (TREZENTOS E MIL REAIS), E CONTÉM OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1205/33.projeto_de_lei_-_pavimentacao_2.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1205/33.projeto_de_lei_-_pavimentacao_2.docx</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NA IMPORTÂNCIA DE ATÉ R$ 165.233,25 (CENTO E SESSENTA E CINCO MIL, DUZENTOS E TRINTA E TRÊS REAIS E VINTE E CINCO CENTAVOS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1206/34._anchieta_plano_cultura.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1206/34._anchieta_plano_cultura.docx</t>
   </si>
   <si>
     <t>APROVA E INSTITUI O PLANO MUNICIPAL DE CULTURA DE ANCHIETA – PMCA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1209/36_._termo_de_fomento_-_xavantes.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1209/36_._termo_de_fomento_-_xavantes.doc</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1212/37.projeto_de_lei_-_pavimentacao_3.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1212/37.projeto_de_lei_-_pavimentacao_3.docx</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NA IMPORTÂNCIA DE ATÉ R$ 80.000,00 (OITENTA MIL REAIS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1213/38._lei_de_beneficios_socioassistenciais.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1213/38._lei_de_beneficios_socioassistenciais.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO E REGULAMENTAÇÃO DE BENEFÍCIOS EVENTUAIS NO ÂMBITO DA POLÍTICA MUNICIPAL DE ASSISTÊNCIA SOCIAL.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>ALTERA O NOME DA ESCOLA MUNICIPAL DE ENSINO FUNDAMENTAL XAVANTES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1215/40._projeto_de_lei_-_aditivo_hospital_telhado_20241.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1215/40._projeto_de_lei_-_aditivo_hospital_telhado_20241.docx</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE UM CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE ATÉ R$ 20.000,00 (VINTE MIL REAIS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1216/41._projeto_de_lei_-_pavimentacao_4_2.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1216/41._projeto_de_lei_-_pavimentacao_4_2.docx</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE UM CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE ATÉ R$ 360.000,00 (TREZENTOS E SESSENTA MIL REAIS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE UM CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE ATÉ R$ 120.222,88 (CENTO E VINTE MIL, DUZENTOS E VINTE DOIS REAIS E OITENTA E OITO CENTAVOS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1218/43.termo_de_fomento_-_lions.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1218/43.termo_de_fomento_-_lions.docx</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1219/44._projeto_de_lei_-_diversos.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1219/44._projeto_de_lei_-_diversos.docx</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NA IMPORTÂNCIA DE ATÉ R$ 110.000,00 (CENTO E DEZ MIL REAIS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1229/45.projeto_de_lei_acoes_culturais.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1229/45.projeto_de_lei_acoes_culturais.docx</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE UM CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE ATÉ R$ 12.000,00 (DOZE MIL REAIS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1233/46._projeto_de_lei_nomeia_praca.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1233/46._projeto_de_lei_nomeia_praca.docx</t>
   </si>
   <si>
     <t>DENOMINA A PRAÇA PÚBLICA MUNICIPAL PRAÇA DA BÍBLIA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1234/47._projeto_de_lei_cultura_viva.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1234/47._projeto_de_lei_cultura_viva.docx</t>
   </si>
   <si>
     <t>AUTORIZA A CRIAÇÃO DO “PROGRAMA CULTURA VIVA ANCHIETA” PARA A REALIZAÇÃO DE OFICINAS CULTURAIS, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1235/48._nomeia_rua_atras_do_hospital.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1235/48._nomeia_rua_atras_do_hospital.docx</t>
   </si>
   <si>
     <t>RECONHECE E DENOMINA LOGRADOURO PÚBLICO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1238/49.projeto_de_lei_-_servicos_medicos_2024.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1238/49.projeto_de_lei_-_servicos_medicos_2024.docx</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE UM CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE ATÉ R$ 80.000,00 (OITENTA MIL REAIS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1239/50._termo_de_fomento_-_acisa.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1239/50._termo_de_fomento_-_acisa.docx</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>APROVA E INSTITUI O PLANO MUNICIPAL DE TURISMO DE ANCHIETA – PMT E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1245/52.projeto_de_lei_-_suplementacao_educacao_2024.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1245/52.projeto_de_lei_-_suplementacao_educacao_2024.docx</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE UM CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE ATÉ R$ 3.420,00 (TRÊS MIL, QUATROCENTOS E VINTE REAIS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1246/53.projeto_de_lei_-_suplementacao_saude_2024.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1246/53.projeto_de_lei_-_suplementacao_saude_2024.docx</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE UM CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE ATÉ R$ 65.000,00 (SESSENTA E CINCO MIL REAIS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1248/54._projeto_de_lei_altera_lei_conselho_transito.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1248/54._projeto_de_lei_altera_lei_conselho_transito.doc</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI 2.319/2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1250/55.projeto_de_lei_-_diversos.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1250/55.projeto_de_lei_-_diversos.docx</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NA IMPORTÂNCIA DE ATÉ R$ 2.362.532,50 (DOIS MILHÕES, TREZENTOS E SESSENTA E DOIS MIL, QUINHENTOS E TRINTA E DOIS REAIS E CINQUENTA CENTAVOS) CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1252/56._projeto_de_lei__associacoes__equipamentos_agricolas.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1252/56._projeto_de_lei__associacoes__equipamentos_agricolas.doc</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1253/57.projeto_de_lei_-_reperfilagem_av._anchieta_2024.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1253/57.projeto_de_lei_-_reperfilagem_av._anchieta_2024.docx</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE UM CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE ATÉ R$ 60.000,00 (SESSENTA MIL REAIS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1254/58.projeto_de_lei_-_hospital.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1254/58.projeto_de_lei_-_hospital.docx</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE UM CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE ATÉ R$ 19.452,48 (DEZENOVE MIL, QUATROCENTOS E CINQUENTA E DOIS REAIS E QUARENTA E OITO CENTAVOS) E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1255/59_-_termo_ctg.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1255/59_-_termo_ctg.docx</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR REPASSE DE RECURSOS FINANCEIROS PARA ORGANIZAÇÃO DA SOCIEDADE CIVIL.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1256/60.__termo_de_fomento_-_nutellama.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1256/60.__termo_de_fomento_-_nutellama.doc</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1257/61._pl_associacoes_-_equipamentos_agricolas_03.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1257/61._pl_associacoes_-_equipamentos_agricolas_03.doc</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1258/62.projeto_de_lei_-_novo_-_reperfilagem_av._anchieta_2024.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1258/62.projeto_de_lei_-_novo_-_reperfilagem_av._anchieta_2024.docx</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1261/63_-_termo_cmeif.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1261/63_-_termo_cmeif.docx</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR REPASSE DE RECURSOS FINANCEIROS PARA ORGANIZAÇÃO DA SOCIEDADE CIVIL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1262/64.projeto_de_lei_-_revisao_ppa_2025.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1262/64.projeto_de_lei_-_revisao_ppa_2025.docx</t>
   </si>
   <si>
     <t>PROMOVE A REVISÃO DO PLANO PLURIANUAL DO MUNICÍPIO DE ANCHIETA, ESTADO DE SANTA CATARINA, LEI MUNICIPAL Nº. 2.567/2021 PARA O EXERCÍCIO FINANCEIRO DE 2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1263/65.projeto_de_lei_-_ldo_2025.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1263/65.projeto_de_lei_-_ldo_2025.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI DE DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DE  ANCHIETA, ESTADO DE SANTA CATARINA, PARA O EXERCÍCIO FINANCEIRO DE 2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1264/66_-_cis_ameosc_-_ratifica_o_contrato.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1264/66_-_cis_ameosc_-_ratifica_o_contrato.docx</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE ANCHIETA RATIFICAR O CONTRATO DE CONSÓRCIO PÚBLICO DO CONSÓRCIO INTERMUNICIPAL DE SAÚDE DA AMEOSC - CIS/AMEOSC E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1268/67_-_altera_lei_repasse_ctg.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1268/67_-_altera_lei_repasse_ctg.docx</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI Nº 2.846/2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1274/68.projeto_de_lei_-_veiculo_e_rx.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1274/68.projeto_de_lei_-_veiculo_e_rx.docx</t>
   </si>
   <si>
     <t>AUTORIZA A ALTERAÇÃO DO PLANO PLURIANUAL, DA LEI DE DIRETRIZES ORÇAMENTÁRIAS E DA LEI ORÇAMENTÁRIA ANUAL, ATRAVÉS DA ABERTURA DE UM CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE ATÉ R$ 430.000,00 (QUATROCENTOS E TRINTA MIL REAIS), E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1275/69._2024_-_estima_a_receita_e_fixa_a_despesa_loa-2025.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1275/69._2024_-_estima_a_receita_e_fixa_a_despesa_loa-2025.doc</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ANCHIETA PARA O EXERCÍCIO DE 2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1280/70._pl_associacoes_-_equipamentos_agricolas_04.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1280/70._pl_associacoes_-_equipamentos_agricolas_04.doc</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1281/71.termo_fomento_-ass._amor_animal.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1281/71.termo_fomento_-ass._amor_animal.doc</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1285/72.conselho_municipal_da_pessoa_com_deficiencia.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1285/72.conselho_municipal_da_pessoa_com_deficiencia.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO, COMPOSIÇÃO, ATRIBUIÇÕES E FUNCIONAMENTO DO CONSELHO MUNICIPAL DOS DIREITOS DA PESSOA COM DEFICIÊNCIA – CMPD E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1172/01._requerimento.ivo.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1172/01._requerimento.ivo.docx</t>
   </si>
   <si>
     <t>Que seja remetido a essa casa relatório informações sobre o percentual das contribuições de melhorias relativas à pavimentação com asfalto nas ruas do centro da cidade em conformidade com o Art. 287 do Código Tributário, com a redação determinada pela Lei Complementar 078, de 20 de agosto de 2019.</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
     <t>NERI GASPAR</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1173/02._requerimento_rua_vereador_geraldo_garlet.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1173/02._requerimento_rua_vereador_geraldo_garlet.docx</t>
   </si>
   <si>
     <t>Solicita para que seja informado essa Casa Legislativa o valor final da obra de revitalização da pavimentação asfáltica das ruas Vereador Geraldo Garlet e Olímpio Dalmadro, no trecho compreendido entra a Rua Mato Grosso ate Avenida Anchieta.</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
     <t>NILO JOSÉ PREVEDELLO</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1174/03._requerimento_licenca_valdeci.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1174/03._requerimento_licenca_valdeci.docx</t>
   </si>
   <si>
     <t>O Vereador que esse subscreve requer Licença para tratar de interesse particular, no período correspondente à 30 dias, durante os dias 01 a 31 de março de 2024 nos termos do Art. 52, inciso, VII, do Regimento Interno da Câmara Municipal de Vereadores de Anchieta – SC (Resolução 001/2010).</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1180/04._requerimento_contribuicao.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1180/04._requerimento_contribuicao.docx</t>
   </si>
   <si>
     <t>Que seja remetido a essa casa relatório com informações sobre o percentual das contribuições de melhorias relativas à pavimentação asfáltica nas ruas do centro e bairros da cidade em conformidade com o Art. 287 do Código Tributário, com a redação determinada pela Lei Complementar 078, de 20 de agosto de 2019.</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1181/05._requerimento_avenida_brasil.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1181/05._requerimento_avenida_brasil.docx</t>
   </si>
   <si>
     <t>Requerimento solicitando que seja executada obra de recapeamento na Rua Avenida Brasil, trecho entres as ruas Mato Grosso e rua Vereador Geraldo Garlet.</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>Bloco da Oposição MDB/PSDB</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1226/06._requerimento_informacaoes_educacao.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1226/06._requerimento_informacaoes_educacao.docx</t>
   </si>
   <si>
     <t>Requerimento solicitando informações sobre:_x000D_
 _x000D_
 •	Quem faz parte da comissão de avaliação de licença prêmio?_x000D_
 •	Quais critérios ou pré-requisitos são avaliados?_x000D_
 •	Lista de quem pediu e para quem foi concedido ou transformado em pecúnia referente aos anos 2023 e 2024.</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1227/07._requerimento_licenca_ione.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1227/07._requerimento_licenca_ione.docx</t>
   </si>
   <si>
     <t>A Vereadora que esse subscreve requer Licença para tratar de interesse particular, no período correspondente à 31 dias, durante os dias 01 a 31 de maio de 2024 nos termos do Art. 52, inciso, VII, do Regimento Interno da Câmara Municipal de Vereadores de Anchieta – SC (Resolução 001/2010).</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1228/08._requerimento_informacaoes_ginasio_xavantes.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1228/08._requerimento_informacaoes_ginasio_xavantes.docx</t>
   </si>
   <si>
     <t>Informação com referência a edificação construída no Bairro Xavantes.</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1231/09._requerimento_asfalto_anchieta_barra_bonita.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1231/09._requerimento_asfalto_anchieta_barra_bonita.docx</t>
   </si>
   <si>
     <t>Requerimento para a pavimentação da estrada geral com ligação entre os Municípios de Anchieta e Barra Bonita, no extremo oeste do Estado de Santa Catarina.</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1244/10._requerimento_boca_de_lobo.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1244/10._requerimento_boca_de_lobo.docx</t>
   </si>
   <si>
     <t>Informações sobre execução de obra na rua Olímpio Dal Magro.</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1249/11._requerimento_licenca_neri.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1249/11._requerimento_licenca_neri.docx</t>
   </si>
   <si>
     <t>O Vereador que esse subscreve requer Licença para tratar de interesse particular, no período correspondente há 30 dias, durante os dias 01 a 30 de setembro de 2024 nos termos do Art. 52, inciso, VII, do Regimento Interno da Câmara Municipal de Vereadores de Anchieta – SC (Resolução 001/2010).</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1251/12._requerimento_ponte.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1251/12._requerimento_ponte.docx</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE EXECUÇÃO DE OBRA (PONTE) NA DIVISA LINHA SALETE/SÃO PEDRO.</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
     <t>CLAUDETE TERESINHA JUNGES</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1270/13._requerimento_licenca_claudete.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1270/13._requerimento_licenca_claudete.docx</t>
   </si>
   <si>
     <t>A Vereadora que esse subscreve requer Licença para tratar de interesse particular, no período correspondente há 30 dias, durante os dias 01 a 30 de novembro de 2024 nos termos do Art. 52, inciso, VII, do Regimento Interno da Câmara Municipal de Vereadores de Anchieta – SC (Resolução 001/2010).</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1279/14._requerimento_conselho__municipal_direitos_da_pessoa_com_deficiencia.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1279/14._requerimento_conselho__municipal_direitos_da_pessoa_com_deficiencia.docx</t>
   </si>
   <si>
     <t>REQUER QUE O EXECUTIVO MUNICIPAL CRIE E IMPLEMENTE O CONSELHO MUNICIPAL DOS DIREITOS DA PESSOA COM DEFICIÊNCIA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1751,67 +1751,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1162/indicacao_01__nome_de_rua.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1163/indicacao_02_lombada_ernesto_oliveira.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1164/indicacao_03_ar_climatizador.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1178/indicacao_04_lombada.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1179/indicacao_05_aumentar_o_repasse.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1183/indicacao_06_gruta_santa_lucia.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1223/indicacao_07__lombada_elevada.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1224/indicacao_08__faixa_de_pedestre.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1225/indicacao_09_sao_roque.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1236/indicacao_n10__estacionamento_idosos.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1237/indicacao_n11_linha_gaucha.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1241/indicacao_n12_qualyta.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1247/indicacao_n14_estacionamento.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1265/indicacao_n15_protecao_lateral.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1266/indicacao_n16__faixa_elevada_apae.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1273/indicacao_n17_isentando_doadores_de_sangue.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1195/mocao_de_aplausos_02_idosos.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1230/mocao_de_apelo_03_incra.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1232/mocao_de_apoio_04.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1243/mocao_de_apelo_05_faixa_elevada.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1260/parecer_juridico_6o_encontro_de_carros_antigos_n01.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1259/parecer_juridico_do_projeto_n02.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1276/01.projeto_de_decreto_legislativo_contas_prefeito_2022.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1278/02.projeto_de_decreto_legislativo__contas_prefeito_2023.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1157/resolucao_no01_resolucao_comissoes_2024.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1166/01._altera_lei_complementar_111.2022_tabela_comissoes.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1182/02._estudo_tecnico_socioambiental.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1192/003._altera_lei_comp._103-2021.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1208/04._autoriza_a_pavimentar_ruas.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1220/05._subsidio_prefeito_e_vice.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1221/06._subsidio_dos_secretarios_municipais.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1222/07.subsidio_dos__vereadores.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1283/08._autoriza_a_pavimentar_ruas.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1156/pl_do_legislativo_no01.2024.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1177/pl_do_legislativo_no_02funcoes_gratificadas.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1284/03.projeto_de_lei_do_legislativo_jurici_rampanelli.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1154/01._pl_-__aux_alimentacao.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1155/02._pl_-_revisao_servidores.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1158/03.projeto_de_lei_-_pics_e_portais_2024.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1159/04.projeto_de_lei_-_ecoparque_2024.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1161/06.projeto_de_lei_-_habitacao_2024.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1165/07_._utilidade_publica_-_tecendo_arte.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1167/08._conselho_meio_ambiente.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1168/09.projeto_de_lei_-_programa_mais_asfalto.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1169/10.projeto_de_lei__-_equip._agricolas_2024.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1170/11._projeto_de_lei_-_termo_fomento_apae.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1171/12.._utilidade_publica_-_escoteiros.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1175/13.projeto_de_lei_-_aditivo_hospital.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1176/14.projeto_de_lei__-_veiculo_saude_2024.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1184/15.projeto_de_lei_convenio_palma_sola_-_transporte_massa_asfaltica.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1186/17.projeto_de_lei_convenio_guaruja_do_sul_-_transporte_massa_asfaltica__.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1187/18._pl_associacoes_-_equipamentos_agricolas.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1188/19._lei_autorizativa_lotes_loteamento_popular_bem_viver.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1189/20.projeto_de_lei_-_obra_hospital_2024.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1190/21.projeto_de_lei_-_telhado_hospital_2024.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1191/22._autoriza_alienacao_leilao.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1193/23._projeto_de_lei_-_folha_igdpbf.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1196/24._projeto_de_lei_-_pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1197/25._projeto_de_lei_-_termo_fomento_casa_familiar.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1198/26_-_termo_cmeif.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1199/27_._termo_de_fomento_-_creche.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1200/28._termo_de_fomento_-_caravelhos.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1201/29.projeto_de_lei_-_ensino_medio.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1202/30.projeto_de_lei_-_termo_aditivo_pics_2024.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1203/31._autoriza_alienacao_leilao.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1204/32.projeto_de_lei_-_cemiterio_2024.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1205/33.projeto_de_lei_-_pavimentacao_2.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1206/34._anchieta_plano_cultura.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1209/36_._termo_de_fomento_-_xavantes.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1212/37.projeto_de_lei_-_pavimentacao_3.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1213/38._lei_de_beneficios_socioassistenciais.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1215/40._projeto_de_lei_-_aditivo_hospital_telhado_20241.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1216/41._projeto_de_lei_-_pavimentacao_4_2.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1218/43.termo_de_fomento_-_lions.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1219/44._projeto_de_lei_-_diversos.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1229/45.projeto_de_lei_acoes_culturais.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1233/46._projeto_de_lei_nomeia_praca.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1234/47._projeto_de_lei_cultura_viva.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1235/48._nomeia_rua_atras_do_hospital.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1238/49.projeto_de_lei_-_servicos_medicos_2024.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1239/50._termo_de_fomento_-_acisa.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1245/52.projeto_de_lei_-_suplementacao_educacao_2024.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1246/53.projeto_de_lei_-_suplementacao_saude_2024.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1248/54._projeto_de_lei_altera_lei_conselho_transito.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1250/55.projeto_de_lei_-_diversos.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1252/56._projeto_de_lei__associacoes__equipamentos_agricolas.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1253/57.projeto_de_lei_-_reperfilagem_av._anchieta_2024.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1254/58.projeto_de_lei_-_hospital.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1255/59_-_termo_ctg.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1256/60.__termo_de_fomento_-_nutellama.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1257/61._pl_associacoes_-_equipamentos_agricolas_03.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1258/62.projeto_de_lei_-_novo_-_reperfilagem_av._anchieta_2024.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1261/63_-_termo_cmeif.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1262/64.projeto_de_lei_-_revisao_ppa_2025.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1263/65.projeto_de_lei_-_ldo_2025.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1264/66_-_cis_ameosc_-_ratifica_o_contrato.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1268/67_-_altera_lei_repasse_ctg.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1274/68.projeto_de_lei_-_veiculo_e_rx.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1275/69._2024_-_estima_a_receita_e_fixa_a_despesa_loa-2025.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1280/70._pl_associacoes_-_equipamentos_agricolas_04.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1281/71.termo_fomento_-ass._amor_animal.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1285/72.conselho_municipal_da_pessoa_com_deficiencia.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1172/01._requerimento.ivo.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1173/02._requerimento_rua_vereador_geraldo_garlet.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1174/03._requerimento_licenca_valdeci.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1180/04._requerimento_contribuicao.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1181/05._requerimento_avenida_brasil.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1226/06._requerimento_informacaoes_educacao.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1227/07._requerimento_licenca_ione.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1228/08._requerimento_informacaoes_ginasio_xavantes.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1231/09._requerimento_asfalto_anchieta_barra_bonita.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1244/10._requerimento_boca_de_lobo.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1249/11._requerimento_licenca_neri.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1251/12._requerimento_ponte.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1270/13._requerimento_licenca_claudete.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1279/14._requerimento_conselho__municipal_direitos_da_pessoa_com_deficiencia.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1162/indicacao_01__nome_de_rua.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1163/indicacao_02_lombada_ernesto_oliveira.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1164/indicacao_03_ar_climatizador.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1178/indicacao_04_lombada.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1179/indicacao_05_aumentar_o_repasse.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1183/indicacao_06_gruta_santa_lucia.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1223/indicacao_07__lombada_elevada.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1224/indicacao_08__faixa_de_pedestre.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1225/indicacao_09_sao_roque.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1236/indicacao_n10__estacionamento_idosos.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1237/indicacao_n11_linha_gaucha.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1241/indicacao_n12_qualyta.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1247/indicacao_n14_estacionamento.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1265/indicacao_n15_protecao_lateral.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1266/indicacao_n16__faixa_elevada_apae.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1273/indicacao_n17_isentando_doadores_de_sangue.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1195/mocao_de_aplausos_02_idosos.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1230/mocao_de_apelo_03_incra.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1232/mocao_de_apoio_04.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1243/mocao_de_apelo_05_faixa_elevada.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1260/parecer_juridico_6o_encontro_de_carros_antigos_n01.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1259/parecer_juridico_do_projeto_n02.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1276/01.projeto_de_decreto_legislativo_contas_prefeito_2022.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1278/06.decreto_legislativo__contas_prefeito_2023.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1157/resolucao_no01_resolucao_comissoes_2024.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1166/01._altera_lei_complementar_111.2022_tabela_comissoes.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1182/02._estudo_tecnico_socioambiental.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1192/003._altera_lei_comp._103-2021.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1208/04._autoriza_a_pavimentar_ruas.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1220/05._subsidio_prefeito_e_vice.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1221/06._subsidio_dos_secretarios_municipais.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1222/07.subsidio_dos__vereadores.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1283/08._autoriza_a_pavimentar_ruas.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1156/pl_do_legislativo_no01.2024.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1177/pl_do_legislativo_no_02funcoes_gratificadas.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1284/03.projeto_de_lei_do_legislativo_jurici_rampanelli.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1154/01._pl_-__aux_alimentacao.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1155/02._pl_-_revisao_servidores.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1158/03.projeto_de_lei_-_pics_e_portais_2024.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1159/04.projeto_de_lei_-_ecoparque_2024.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1161/06.projeto_de_lei_-_habitacao_2024.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1165/07_._utilidade_publica_-_tecendo_arte.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1167/08._conselho_meio_ambiente.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1168/09.projeto_de_lei_-_programa_mais_asfalto.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1169/10.projeto_de_lei__-_equip._agricolas_2024.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1170/11._projeto_de_lei_-_termo_fomento_apae.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1171/12.._utilidade_publica_-_escoteiros.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1175/13.projeto_de_lei_-_aditivo_hospital.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1176/14.projeto_de_lei__-_veiculo_saude_2024.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1184/15.projeto_de_lei_convenio_palma_sola_-_transporte_massa_asfaltica.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1186/17.projeto_de_lei_convenio_guaruja_do_sul_-_transporte_massa_asfaltica__.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1187/18._pl_associacoes_-_equipamentos_agricolas.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1188/19._lei_autorizativa_lotes_loteamento_popular_bem_viver.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1189/20.projeto_de_lei_-_obra_hospital_2024.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1190/21.projeto_de_lei_-_telhado_hospital_2024.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1191/22._autoriza_alienacao_leilao.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1193/23._projeto_de_lei_-_folha_igdpbf.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1196/24._projeto_de_lei_-_pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1197/25._projeto_de_lei_-_termo_fomento_casa_familiar.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1198/26_-_termo_cmeif.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1199/27_._termo_de_fomento_-_creche.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1200/28._termo_de_fomento_-_caravelhos.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1201/29.projeto_de_lei_-_ensino_medio.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1202/30.projeto_de_lei_-_termo_aditivo_pics_2024.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1203/31._autoriza_alienacao_leilao.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1204/32.projeto_de_lei_-_cemiterio_2024.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1205/33.projeto_de_lei_-_pavimentacao_2.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1206/34._anchieta_plano_cultura.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1209/36_._termo_de_fomento_-_xavantes.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1212/37.projeto_de_lei_-_pavimentacao_3.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1213/38._lei_de_beneficios_socioassistenciais.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1215/40._projeto_de_lei_-_aditivo_hospital_telhado_20241.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1216/41._projeto_de_lei_-_pavimentacao_4_2.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1218/43.termo_de_fomento_-_lions.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1219/44._projeto_de_lei_-_diversos.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1229/45.projeto_de_lei_acoes_culturais.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1233/46._projeto_de_lei_nomeia_praca.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1234/47._projeto_de_lei_cultura_viva.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1235/48._nomeia_rua_atras_do_hospital.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1238/49.projeto_de_lei_-_servicos_medicos_2024.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1239/50._termo_de_fomento_-_acisa.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1245/52.projeto_de_lei_-_suplementacao_educacao_2024.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1246/53.projeto_de_lei_-_suplementacao_saude_2024.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1248/54._projeto_de_lei_altera_lei_conselho_transito.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1250/55.projeto_de_lei_-_diversos.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1252/56._projeto_de_lei__associacoes__equipamentos_agricolas.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1253/57.projeto_de_lei_-_reperfilagem_av._anchieta_2024.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1254/58.projeto_de_lei_-_hospital.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1255/59_-_termo_ctg.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1256/60.__termo_de_fomento_-_nutellama.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1257/61._pl_associacoes_-_equipamentos_agricolas_03.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1258/62.projeto_de_lei_-_novo_-_reperfilagem_av._anchieta_2024.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1261/63_-_termo_cmeif.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1262/64.projeto_de_lei_-_revisao_ppa_2025.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1263/65.projeto_de_lei_-_ldo_2025.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1264/66_-_cis_ameosc_-_ratifica_o_contrato.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1268/67_-_altera_lei_repasse_ctg.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1274/68.projeto_de_lei_-_veiculo_e_rx.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1275/69._2024_-_estima_a_receita_e_fixa_a_despesa_loa-2025.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1280/70._pl_associacoes_-_equipamentos_agricolas_04.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1281/71.termo_fomento_-ass._amor_animal.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1285/72.conselho_municipal_da_pessoa_com_deficiencia.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1172/01._requerimento.ivo.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1173/02._requerimento_rua_vereador_geraldo_garlet.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1174/03._requerimento_licenca_valdeci.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1180/04._requerimento_contribuicao.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1181/05._requerimento_avenida_brasil.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1226/06._requerimento_informacaoes_educacao.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1227/07._requerimento_licenca_ione.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1228/08._requerimento_informacaoes_ginasio_xavantes.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1231/09._requerimento_asfalto_anchieta_barra_bonita.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1244/10._requerimento_boca_de_lobo.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1249/11._requerimento_licenca_neri.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1251/12._requerimento_ponte.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1270/13._requerimento_licenca_claudete.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2024/1279/14._requerimento_conselho__municipal_direitos_da_pessoa_com_deficiencia.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H125"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="27.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="146" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="145.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -2419,51 +2419,51 @@
       </c>
       <c r="C26" t="s">
         <v>10</v>
       </c>
       <c r="D26" t="s">
         <v>107</v>
       </c>
       <c r="E26" t="s">
         <v>108</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>109</v>
       </c>
       <c r="H26" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
         <v>111</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="D27" t="s">
         <v>107</v>
       </c>
       <c r="E27" t="s">
         <v>108</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>112</v>
       </c>
       <c r="H27" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
         <v>114</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
         <v>10</v>
       </c>
       <c r="D28" t="s">