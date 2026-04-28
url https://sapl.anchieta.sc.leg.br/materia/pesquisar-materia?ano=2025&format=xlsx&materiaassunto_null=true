--- v1 (2026-01-27)
+++ v2 (2026-04-28)
@@ -54,1194 +54,1194 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>EMENDA</t>
   </si>
   <si>
     <t>FABIO KOHLS DO AMARAL</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1298/emenda_modificativa_do_projeto_de_lei_no04.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1298/emenda_modificativa_do_projeto_de_lei_no04.docx</t>
   </si>
   <si>
     <t>ESTABELECE A ISENÇÃO DA TAXA DE INSCRIÇÃO EM CONCURSOS PÚBLICOS E PROCESSOS SELETIVOS, REALIZADOS PELO MUNICÍPIO DE ANCHIETA/SC, PARA OS DOADORES DE MEDULA ÓSSEA, OS DOADORES DE SANGUE E CANDIDATOS INSCRITOS NO CADÚNICO.</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1328/emenda_modificativa_projeto_de_lei_complementar_no01.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1328/emenda_modificativa_projeto_de_lei_complementar_no01.docx</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA MODIFICATIVA AO PROJETO DE LEI COMPLEMENTAR Nº 001/2025.</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Protocolo Legislativo - PL</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1355/emenda.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1355/emenda.docx</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA AO PROJETO DE LEI Nº 008/2025</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Bloco Oposição PT</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1377/proposta_de_emenda_ao_projeto_de_lei_no14.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1377/proposta_de_emenda_ao_projeto_de_lei_no14.docx</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA AO PROJETO DE LEI Nº014/2025</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Comissões Permanentes - CP</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1399/05._proposta_de_emenda_ao_projeto_de_lei_no22.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1399/05._proposta_de_emenda_ao_projeto_de_lei_no22.docx</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA AO PROJETO DE LEI Nº22/2025</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1406/06._proposta_de_emenda_ao_projeto_de_lei_complementar_no07.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1406/06._proposta_de_emenda_ao_projeto_de_lei_complementar_no07.docx</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA AO PROJETO DE LEI COMPLEMENTAR Nº07/2025</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>NILO JOSÉ PREVEDELLO</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1415/07._proposta_de_emenda_ao_projeto_de_lei__no25.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1415/07._proposta_de_emenda_ao_projeto_de_lei__no25.docx</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA AO PROJETO DE LEI Nº25/2025</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
     <t>EMEND</t>
   </si>
   <si>
     <t>EMENDA A LEI ORGÂNICA</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1375/01._proposta_de_emenda_a_lei_organica.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1375/01._proposta_de_emenda_a_lei_organica.docx</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI ORGÂNICA DO MUNICÍPIO DE ANCHIETA/SC QUE DISPÕE SOBRE TRANSIÇÃO ADMINISTRATIVA, HORÁRIO DA POSSE DE VEREADORES, E INSTITUI O SISTEMA DE EMENDAS IMPOSITIVAS NO ORÇAMENTO MUNICIPAL.</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1310/indicacao_no01_georreferenciamento.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1310/indicacao_no01_georreferenciamento.docx</t>
   </si>
   <si>
     <t>CRIAÇÃO DE PROGRAMA DE AUXÍLIO PARA AGRICULTORES QUE NECESSITAM REALIZAR O GEORREFERENCIAMENTO.</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
     <t>DOUGLAS LUIZ VIDORI</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1312/indicacao_no02_melhoria_rede_eletrica_e_iluminacao.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1312/indicacao_no02_melhoria_rede_eletrica_e_iluminacao.docx</t>
   </si>
   <si>
     <t>MELHORIA NA REDE ELÉTRICA E ILUMINAÇÃO DA PRAÇA CENTRAL</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
     <t>Bloco da Situação MDB/PL</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1322/indicacao_no03_cemiterio.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1322/indicacao_no03_cemiterio.docx</t>
   </si>
   <si>
     <t>SOLICITA RESPALDO DO PODER PÚBLICO MUNICIPAL NA AQUISIÇÃO DE ÁREA PARA AMPLIAÇÃO DO CEMITÉRIO MUNICIPAL DE ANCHIETA, BEM COMO A CONSTRUÇÃO DE BANHEIROS NO LOCAL.</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1327/indicacao_no04_plantio_de_flores.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1327/indicacao_no04_plantio_de_flores.docx</t>
   </si>
   <si>
     <t>MANUTENÇÃO E PLANTIO DE FLORES NO BAIRRO CANTÚ E TREVO PRINCIPAL DA CIDADE.</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
     <t>PAULO CESAR SARTORI</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1338/indicacao_no05_brucelose_e_tuberculose_1.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1338/indicacao_no05_brucelose_e_tuberculose_1.docx</t>
   </si>
   <si>
     <t>CRIAÇÃO DE LEI DE INCENTIVO AO CONTROLE E ERRADICAÇÃO DE BRUCELOSE E TUBERCULOSE BOVINA NO MUNICÍPIO DE ANCHIETA-SC.</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
     <t>Bancada da Situação</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1339/indicacao_no06_asfaltamento_rui_barbosa_2.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1339/indicacao_no06_asfaltamento_rui_barbosa_2.docx</t>
   </si>
   <si>
     <t>SOLICITA A EXECUÇÃO DE PROJETO DE ASFALTAMENTO NA RUA RUI BARBOSA, NO MUNICÍPIO DE ANCHIETA – SC.</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1347/indicacao_no07_uniformes.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1347/indicacao_no07_uniformes.docx</t>
   </si>
   <si>
     <t>SOLICITA A CONFECÇÃO E O FORNECIMENTO DE UNIFORMES ESPORTIVOS PARA OS ATLETAS QUE REPRESENTAM O MUNICÍPIO DE ANCHIETA – SC EM CAMPEONATOS, TORNEIOS E DEMAIS COMPETIÇÕES.</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1356/indicacao_no08_lombada_e_rotatoria.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1356/indicacao_no08_lombada_e_rotatoria.docx</t>
   </si>
   <si>
     <t>SEJA CONSTRUÍDA LOMBADA NA RUA MATO GROSSO, NA DESCIDA DO TREVO DE ACESSO E ROTATÓRIA NA CONVERGÊNCIA ENTRE A RUA MATO GROSSO E AVENIDA BRASIL.</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1367/indicacao_no09.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1367/indicacao_no09.docx</t>
   </si>
   <si>
     <t>I – Instalação de três (3) faixas elevadas na Rua Buenos Aires, nos seguintes pontos:_x000D_
 •	No acesso ao Centro de Convivência dos Idosos;_x000D_
 •	No meio da quadra entre as esquinas com as Ruas Padre Roque e 1º de Maio;_x000D_
 •	Aproximadamente 10 metros após a saída da Rua Ipiranga._x000D_
 II – Instalação de uma faixa elevada na Rua Ipiranga, em frente ao portão de acesso da Escola Municipal CMEIF._x000D_
 III – Conversão da Rua Ipiranga em mão única, no trecho compreendido entre a Rua Minas Gerais e a Rua Buenos Aires, com as seguintes adequações:_x000D_
 •	Alargamento da calçada no lado direito;_x000D_
 •	Estacionamento no lado esquerdo;_x000D_
 •	Cobertura integral da calçada desde o portão da escola CMEIF até a entra-da do Ginásio Municipal, na mesma Rua Ipiranga.</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1394/indicacao_no10_poda_de_galhos.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1394/indicacao_no10_poda_de_galhos.docx</t>
   </si>
   <si>
     <t>QUE SEJA REALIZADO A PODA DE GALHOS QUE AVANÇAM SOBRE A PISTA NAS PROXIMIDADES DO TREVO DE ACESSO À CIDADE</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1401/indicacao_n11_abrigo_de_passageiros.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1401/indicacao_n11_abrigo_de_passageiros.docx</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE ABRIGO DE PASSAGEIROS (PONTO DE ÔNIBUS) NA COMUNIDADE DA LINHA SÃO ROQUE</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1402/indicacao_no12_refugio_e_abrigo.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1402/indicacao_no12_refugio_e_abrigo.docx</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UM ABRIGO DE PASSAGEIROS E A IMPLANTAÇÃO DE UM REFÚGIO PARA PEDESTRES EM FRENTE À EMPRESA FAMA, NA RUA PROFESSOR VALDIR ROBERTO SCHOLTZE.</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1405/indicacao_n13_lombada_xavantes.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1405/indicacao_n13_lombada_xavantes.docx</t>
   </si>
   <si>
     <t>SEJA CONSTRUÍDA LOMBADA NA RUA ERNESTO MOSCON – LOCALIZADA NO BAIRRO XAVANTES</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Bancada do MDB</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1428/indicacao_n14_academias_ao_ar_livre.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1428/indicacao_n14_academias_ao_ar_livre.docx</t>
   </si>
   <si>
     <t>SEJA PROVIDENCIADA A CONSTRUÇÃO DOS LOCAIS DE INSTALAÇÃO DAS ACADEMIAS AO AR LIVRE DESTINADAS ÀS COMUNIDADES DO INTERIOR, VINCULADAS AO PROJETO “MOVIMENTA IDOSO: ATIVIDADE FÍSICA E CONVIVÊNCIA PARA OS IDOSOS DAS COMUNIDADES DO INTERIOR”</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1315/mocao_apelo_no01.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1315/mocao_apelo_no01.docx</t>
   </si>
   <si>
     <t>QUE SEJA FEITO MELHORIAS NAS REDES ELÉTRICAS DO MUNICÍPIO DE ANCHIETA.</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1329/mocao_de_aplauso_no02_idosos.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1329/mocao_de_aplauso_no02_idosos.docx</t>
   </si>
   <si>
     <t>HOMENAGEM AOS IDOSOS DE ANCHIETA PELA PARTICIPAÇÃO E PELA CONQUISTA DO 1º LUGAR NA 16ª EDIÇÃO DA ETAPA ESTADUAL DOS JOGOS ABERTOS DA TERCEIRA IDADE - JASTI NO MUNICÍPIO DE SÃO BENTO DO SUL-SC.</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1332/mocao_apelo_no03_casan.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1332/mocao_apelo_no03_casan.docx</t>
   </si>
   <si>
     <t>NÃO À PRIVATIZAÇÃO DA CASAN!</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1345/mocao_de_apelo_no04_trevo_sc.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1345/mocao_de_apelo_no04_trevo_sc.docx</t>
   </si>
   <si>
     <t>READEQUAÇÃO DO TREVO DE ACESSO ENTRE A BR-282 E A SC-161 NO MUNICÍPIO DE FLOR DO SERTÃO - SC.</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
     <t>Tiago Leandro Moserle</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1351/mocao_de_condolencias_no_05.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1351/mocao_de_condolencias_no_05.docx</t>
   </si>
   <si>
     <t>Consternados, os vereadores da Câmara Municipal de Anchieta manifestam profundo pesar pelo falecimento de Dona Maria de Lourdes Gheller, aos 98 anos, ocorrido neste sábado, na cidade de Palhoça (SC). Dona Maria de Lourdes foi esposa do saudoso Sr. Orestes Gheller, que marcou a história política de nosso Município.</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1357/mocao_apelo_no06_implantar_campus_da_uffs_no_extremo_oeste.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1357/mocao_apelo_no06_implantar_campus_da_uffs_no_extremo_oeste.docx</t>
   </si>
   <si>
     <t>IMPLANTAR CAMPUS DA UFFS NO EXTREMO OESTE, CONTEMPLANDO O CURSO DE MEDICINA E OUTROS CURSOS.</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1361/mocao_de_apelo_no07_policia_militar.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1361/mocao_de_apelo_no07_policia_militar.docx</t>
   </si>
   <si>
     <t>RECOMPOSIÇÃO DO EFETIVO DA POLÍCIA CIVIL EM SANTA CATARINA, COM DESTAQUE À NECESSIDADE URGENTE DE REFORÇO ESTRUTURAL.</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1366/mocao_de_apelo_no08_policia_militar.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1366/mocao_de_apelo_no08_policia_militar.docx</t>
   </si>
   <si>
     <t>SOLICITA A DISPONIBILIZAÇÃO DE NOVA VIATURA PARA A POLICIA MILITAR DE ANCHIETA SC.</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1373/mocao_de_aplausos_no09_projeto_catarinas_intinerantes.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1373/mocao_de_aplausos_no09_projeto_catarinas_intinerantes.docx</t>
   </si>
   <si>
     <t>APLAUDIR O PROJETO CATARINAS ITINERANTES QUE FAZ PARTE DA REDE CATARINA DE PROTEÇÃO À MULHER.</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1376/mocao_de_apelo_no10_pet-scan.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1376/mocao_de_apelo_no10_pet-scan.docx</t>
   </si>
   <si>
     <t>AQUISIÇÃO E INSTALAÇÃO DE UM APARELHO DE PET-CT CONHECIDO COMO PET SCAN (TOMOGRAFIA POR EMISSÃO DE PÓSITRONS) NA REGIÃO DO EXTREMO OESTE CATARINENSE.</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
     <t>Douglas Luiz Vidori</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1385/mocao_de_apelo_no11_preco_do_leite.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1385/mocao_de_apelo_no11_preco_do_leite.docx</t>
   </si>
   <si>
     <t>PARA QUE NÃO SEJA REDUZIDO O PREÇO DO LITRO DE LEITE PAGO AOS PRODUTORES RURAIS, BEM COMO SEJA LIMITADA A IMPORTAÇÃO DE LEITE E DERIVADOS QUE COMPROMETE A COMPETITIVIDADE E A SUSTENTABILIDADE DA PRODUÇÃO REGIONAL E NACIONAL.</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1386/mocao_de_aplausos_no12_caravelhos.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1386/mocao_de_aplausos_no12_caravelhos.docx</t>
   </si>
   <si>
     <t>APLAUSOS À ASSOCIAÇÃO OS CARAVELHOS PELA REPRESENTATIVIDADE DE ANCHIETA NA HOMENAGEM AO ANTIGOMOBILISMO EM SANTA CATARINA.</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1387/mocao_de_apoio_no13_convocacao_de_suplentes.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1387/mocao_de_apoio_no13_convocacao_de_suplentes.docx</t>
   </si>
   <si>
     <t>MANIFESTA APOIO À PROPOSTA DE EMENDA À CONSTITUIÇÃO SUGERIDA PELA UVESC - FEDERAÇÃO DAS CÂMARAS DE VEREADORES DE SANTA CATARINA QUE VISA DELEGAR AOS ESTADOS, AO DISTRITO FEDERAL E AOS MUNICÍPIOS A COMPETÊNCIA PARA LEGISLAR SOBRE O PRAZO DE LICENÇA DE SEUS RESPECTIVOS PARLAMENTARES PARA FINS DE CONVOCAÇÃO DE SUPLENTE.</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1397/mocao_de_apelo_no_14.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1397/mocao_de_apelo_no_14.docx</t>
   </si>
   <si>
     <t>APELA PELA OFERTA DE ALMOÇO PARA AS TURMAS DO ENSINO IN-TEGRAL DA CRECHE PRÓ-INFÂNCIA, DA ESCOLA XAVANTES E NO SERVIÇO DE CONVIVÊNCIA E FORTALECIMENTO DE VÍNCULOS – SCFV, PARA TODAS AS CRIANÇAS QUE FREQUENTAM.</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1420/mocao_de_aplausos_no_15_amor_a_vida_4.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1420/mocao_de_aplausos_no_15_amor_a_vida_4.docx</t>
   </si>
   <si>
     <t>HOMENAGEM À ASSOCIAÇÃO AMOR À VIDA PELO INCENTIVO À DOAÇÃO DE SANGUE NO MUNICÍPIO DE ANCHIETA – SC</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1425/mocao_de_aplausos_no16_chape.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1425/mocao_de_aplausos_no16_chape.docx</t>
   </si>
   <si>
     <t>RECONHECIMENTO AO ACESSO DA CHAPECOENSE À SÉRIE A DO BRASILEIRÃO</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1426/mocao_de_apoio_no17_implantacao_de_hospital_universitario.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1426/mocao_de_apoio_no17_implantacao_de_hospital_universitario.docx</t>
   </si>
   <si>
     <t>APOIA A IMPLANTAÇÃO DO HOSPITAL UNIVERSITÁRIO DA UNIVERSIDADE FEDERAL DA FRONTEIRA SUL (UFFS) EM CHAPECÓ.</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1431/mocao_de_aplausos_no_18_delmira.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1431/mocao_de_aplausos_no_18_delmira.docx</t>
   </si>
   <si>
     <t>HOMENAGEM A DELMIRA MARIA VALMORBIDA PELOS RELEVANTES SERVIÇOS À CASA DE APOIO DA ASSOCIAÇÃO DE AMIGOS OESTINOS EM FLORIANÓPOLIS</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>PARECER</t>
   </si>
   <si>
     <t>Departamento Jurídico - DJ</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1354/parecer_juridico_ao_projeto_de_lei_no09.pdf</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1354/parecer_juridico_ao_projeto_de_lei_no09.pdf</t>
   </si>
   <si>
     <t>DISPÕEM SOBRE A DESTINAÇÃO E O RECEBIMENTO DE PATROCÍNIO PELO MUNICÍPIO DE ANCHIETA/SC._x000D_
 NOVO MARCO JURÍDICO._x000D_
 COMPETÊNCIA LOCAL PLENA._x000D_
 LEGAL E CONSTITUCIONAL QUANTO A DE REDAÇÃO. _x000D_
 LEI COMPLEMENTAR Nº95/1998 E LEI COMPLEMENTAR ESTADUAL Nº589/2013.</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1365/parecer_juridico_ao_projeto_de_lei_do_legislativo_no06.pdf</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1365/parecer_juridico_ao_projeto_de_lei_do_legislativo_no06.pdf</t>
   </si>
   <si>
     <t>QUE INSTITUI O SELO "EMPRESA AMIGA DO_x000D_
 CUIDADO". PROPOSIÇÃO DE INICIATIVA_x000D_
 PARLAMENTAR. NÃO INTERFERE NA ESTRUTURA_x000D_
 DE ÓRGÃOS DA ADMINISTRAÇÃO PÚBLICA, NEM_x000D_
 VERSA SOBRE SERVIDORES OU CARGOS PÚBLICOS._x000D_
 COMPETÊNCIA LEGISLATIVA COMUM. APLICAÇÃO_x000D_
 DO ARTIGO 59 DA LEI ORGÂNICA DE ANCHIETA/SC,_x000D_
 CONFORME A CONSTITUIÇÃO E OS PRECEDENTES_x000D_
 DO STF. PRÁTICA LEGISLATIVA LOCAL_x000D_
 CONSOLIDADA.</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1288/projeto_de_decreto_legislativo_n01_renumeracao_de_lei.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1288/projeto_de_decreto_legislativo_n01_renumeracao_de_lei.docx</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO RENUMERAR E REPUBLICAR LEI COMPLEMENTAR PARA PRESERVAR A ORDEM NUMÉRICA NAS LEIS MUNICIPAIS.</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1300/decreto_legislativo_no02_regulamenta_lei_complementar_no132.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1300/decreto_legislativo_no02_regulamenta_lei_complementar_no132.docx</t>
   </si>
   <si>
     <t>REGULAMENTA A LEI COMPLEMENTAR Nº 132/2025, QUE AUTORIZA A ELIMINAÇÃO DE DOCUMENTOS FÍSICOS ARQUIVADOS NAS DEPENDÊNCIAS DA CÂMARA DE VEREADORES, POR INCINERAÇÃO, MECÂNICA OU OUTRO PROCESSO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1318/decreto_legislativo_no04_renumerar_e_republicar_emendas.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1318/decreto_legislativo_no04_renumerar_e_republicar_emendas.docx</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO RENUMERAR E REPUBLICAR EMENDAS À LEI ORGÂNICA PARA PRESERVAR A ORDEM NUMÉRICA.</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1320/decreto_legislativo_no05__titulo_de_cidadao_honorario.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1320/decreto_legislativo_no05__titulo_de_cidadao_honorario.docx</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO CIDADÃO HONORÁRIO ANCHIETENSE AO MÉDICO DR. JUAREZ DE OLIVEIRA PINTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1323/decreto_legislativo_no06_titulo_cidadao_honorario.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1323/decreto_legislativo_no06_titulo_cidadao_honorario.docx</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO CIDADÃO HONORÁRIO ANCHIETENSE AO MÉDICO DR. LEONEL FLORESBELO DIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1429/decreto_legislativo_no07_renumerar_e_republicar_emendas_a_lei_organica.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1429/decreto_legislativo_no07_renumerar_e_republicar_emendas_a_lei_organica.docx</t>
   </si>
   <si>
     <t>RENUMERAR E REPUBLICAR EMENDAS À LEI ORGÂNICA JÁ PROMULGADAS PARA PRESERVAR A ORDEM NUMÉRICA.</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1430/decreto_legislativo_no08_titulo_cidadao_honorario.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1430/decreto_legislativo_no08_titulo_cidadao_honorario.docx</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO CIDADÃO HONORÁRIO ANCHIETENSE AO DEPUTADO ESTADUAL MAURO DE NADAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
     <t>PRL</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1290/resolucao__no01_comissoes_2025.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1290/resolucao__no01_comissoes_2025.docx</t>
   </si>
   <si>
     <t>NOMEIA COMISSÕES PERMANENTES PARA O ANO DE 2025 DA CÂMARA MUNICIPAL DE VEREADORES DE ANCHIETA, ESTADO DE SANTA CATARINA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1291/resolucao__no_02_transferencia_de_bens.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1291/resolucao__no_02_transferencia_de_bens.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TRANSFERÊNCIA DE BENS MÓVEIS AO PATRIMÔNIO DO PODER EXECUTIVO, POR PERDA DA FUNCIONALIDADE, NA CÂMARA MUNICIPAL DE ANCHIETA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1306/resolucao_no03_parlamento_jovem.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1306/resolucao_no03_parlamento_jovem.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REGIMENTO INTERNO DO PARLAMENTO JOVEM DA CÂMARA DE VEREADORES DE ANCHIETA, ESTADO DE SANTA CATARINA.</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1317/resolucao_no04_comissoes_temporarias.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1317/resolucao_no04_comissoes_temporarias.docx</t>
   </si>
   <si>
     <t>NOMEIA COMISSÃO TEMPORÁRIA PARA CLASSIFICAR DOCUMENTOS FÍSICOS E PROMOVER A INCINERAÇÃO, CONFORME A LEI COMPLEMENAR Nº 132/2025.</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1388/resolucao__no_05_transferencia_de_bens.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1388/resolucao__no_05_transferencia_de_bens.docx</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO LEI COMPLEMENTAR</t>
   </si>
   <si>
     <t>Moacir Pedro Piovezani</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1326/01.complementar_alteracaoescolaridade_111_2022.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1326/01.complementar_alteracaoescolaridade_111_2022.docx</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 111, DE 2022, QUE “DISPÕE SOBRE A INSTITUIÇÃO DA POLÍTICA MUNICIPAL DE ADMINISTRAÇÃO E REMUNERAÇÃO DE PESSOAL E PLANIFICA AS CARREIRAS DOS SERVIDORES PÚBLICOS MUNICIPAIS”, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1364/02._complementar_plano_de_educacao.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1364/02._complementar_plano_de_educacao.docx</t>
   </si>
   <si>
     <t>PRORROGA A VIGÊNCIA DO PLANO MUNICIPAL DE EDUCAÇÃO APROVADO PELA LEI COMPLEMENTAR Nº 2175/2015, DE  22 DE JUNHO DE 2015.</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1372/03._complementar_codigo_de_obras_licenciamento_de_obra_na_agricultura.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1372/03._complementar_codigo_de_obras_licenciamento_de_obra_na_agricultura.docx</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO § 3º DO ART. 7º DA LEI COMPLEMENTAR Nº 025, DE 21 DE DEZEMBRO DE 2010, QUE DISPÕE SOBRE O CÓDIGO DE OBRAS DO MUNICÍPIO DE ANCHIETA-SC.</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1379/04._complementar_conselho_do_idoso.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1379/04._complementar_conselho_do_idoso.docx</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 2.134, QUE CRIA O CONSELHO MUNICIPAL DO IDOSO – CMI, ACRESCENTANDO INCISO XIV NO ART.2º E ALTERAÇÃO NAS REPRESENTAÇÕES DO ART. 3º, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1383/05._projeto_de_lei_complementar_regulamentacao_do_art.13-a_da_lei_organica_municipal.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1383/05._projeto_de_lei_complementar_regulamentacao_do_art.13-a_da_lei_organica_municipal.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO DO ART. 134-A DA LEI ORGÂNICA MUNICIPAL QUE INSTITUIU O SISTEMA DE EMENDAS IMPOSITIVAS NO ORÇAMENTO MUNICIPAL.</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1389/06._complementar_isencao_contribuicao_de_melhoria.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1389/06._complementar_isencao_contribuicao_de_melhoria.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE ISENÇÃO DE CONTRIBUIÇÃO DE MELHORIA AOS PROPRIETÁRIOS, TITULARES DO DOMÍNIO ÚTIL OU POSSUIDORES, A QUALQUER TÍTULO, DOS BENS IMÓVEIS BENEFICIADOS PELA REALIZAÇÃO DE PAVIMENTAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1403/07._refis_2025.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1403/07._refis_2025.docx</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL – REFIS NO MUNICÍPIO DE ANCHIETA – SC, DESTINADO À REGULARIZAÇÃO DE CRÉDITOS TRIBUTÁRIOS E NÃO TRIBUTÁRIOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1404/08._alteracao_area_urbana_matricula_8.1785.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1404/08._alteracao_area_urbana_matricula_8.1785.docx</t>
   </si>
   <si>
     <t>DECLARA COMO ÁREA DE EXPANSÃO URBANA E INCLUI COMO PERÍMETRO URBANO DO MUNICÍPIO DE ANCHIETA/SC O IMÓVEL QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1411/09._projeto_de_lei_educacao.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1411/09._projeto_de_lei_educacao.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SISTEMA MUNICIPAL DE ENSINO DE ANCHIETA - SC E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1416/10._projeto_de_lei_educacao.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1416/10._projeto_de_lei_educacao.doc</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1424/11._projeto_de_lei_complementar_refis_novo.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1424/11._projeto_de_lei_complementar_refis_novo.docx</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL – REFIS NO MUNICÍPIO DE ANCHIETA/SC, DESTINADO À REGULARIZAÇÃO DE CRÉDITOS TRIBUTÁRIOS E NÃO TRIBUTÁRIOS, REVOGA LEI ANTERIOR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>PROJETO LEI LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1289/projeto_de_lei_do_legislativo_n01_reajuste_dos_servidores.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1289/projeto_de_lei_do_legislativo_n01_reajuste_dos_servidores.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REPOSIÇÃO SALARIAL E A REVISÃO GERAL ANUAL DO VENCIMENTO DOS SERVIDORES PÚBLICOS DA CÂMARA DE VEREADORES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1292/projeto_de_lei_do_legislativo_no02_documentoss.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1292/projeto_de_lei_do_legislativo_no02_documentoss.docx</t>
   </si>
   <si>
     <t>AUTORIZA A ELIMINAÇÃO DE DOCUMENTOS FÍSICOS ARQUIVADOS NAS DEPENDÊNCIAS DA CÂMARA DE VEREADORES, POR INCINERAÇÃO, MECÂNICA OU OUTRO PROCESSO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1294/projeto_de_lei_do_legislativo_no03_conder.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1294/projeto_de_lei_do_legislativo_no03_conder.docx</t>
   </si>
   <si>
     <t>AUTORIZA O PODER LEGISLATIVO MUNICIPAL FIRMAR TERMO DE COOPERAÇÃO TÉCNICA ENTRE A CÂMARA MUNICIPAL E O CONSÓRCIO INTERMUNICIPAL DE DESENVOLVIMENTO REGIONAL – CONDER, COM ADESÃO ÀS LICITAÇÕES COMPARTILHADAS REALIZADAS PELO CONSÓRCIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1295/projeto_de_lei_do_legislativo_no04__isencao_de_taxa_para_doadores.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1295/projeto_de_lei_do_legislativo_no04__isencao_de_taxa_para_doadores.docx</t>
   </si>
   <si>
     <t>ESTABELECE A ISENÇÃO DA TAXA DE INSCRIÇÃO EM CONCURSOS PÚBLICOS E PROCESSOS SELETIVOS, REALIZADOS PELO MUNICÍPIO DE ANCHIETA/SC, PARA OS DOADORES DE MEDULA ÓSSEA E DE SANGUE.</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1307/projeto_de_lei_legislativo_no05_parlamento_jovem.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1307/projeto_de_lei_legislativo_no05_parlamento_jovem.docx</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA PARLAMENTO JOVEM NO ÂMBITO DA CÂMARA MUNICIPAL DE ANCHIETA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1352/projeto_de_lei_do_legislativo_no06_institui_o_selo_empresa_amiga.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1352/projeto_de_lei_do_legislativo_no06_institui_o_selo_empresa_amiga.docx</t>
   </si>
   <si>
     <t>INSTITUI O SELO EMPRESA AMIGA DO CUIDADO.</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO LEI ORDINÁRIA</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1286/01._pl_-_revisao_servidores.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1286/01._pl_-_revisao_servidores.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DOS VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS E DOS PROFISSIONAIS DO MAGISTÉRIO DA REDE PÚBLICA MUNICIPAL DE ENSINO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1287/02._pl_-_auxilio_alimentacao.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1287/02._pl_-_auxilio_alimentacao.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O AUXÍLIO ALIMENTAÇÃO PARA OS SERVIDORES DA ADMINISTRAÇÃO DIRETA, INDIRETA E AUTARQUIA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1296/projeto_de_lei_no03_apae.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1296/projeto_de_lei_no03_apae.docx</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR REPASSE DE RECURSOS PARA ORGANIZAÇÃO DA SOCIEDADE CIVIL, MEDIANTE INEXIGIBILIDADE DE CHAMAMENTO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1308/04._pl_fmdc.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1308/04._pl_fmdc.docx</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL INSTITUIR O FUNDO MUNICIPAL DE DEFESA CIVIL (FMDC), DESTINADO AO FINANCIAMENTO DE AÇÕES DE PREVENÇÃO, MITIGAÇÃO, RESPOSTA E RECUPERAÇÃO EM SITUAÇÕES DE DESASTRES NATURAIS OU EMERGENCIAIS NO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1309/05._pl_alteracao_cressim.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1309/05._pl_alteracao_cressim.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO PROTOCOLO DE INTENÇÕES DO CONSÓRCIO PÚBLICO DA REGIÃO DO RIO SARGENTO DE INTEGRAÇÃO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1324/06._alteracao_conder.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1324/06._alteracao_conder.docx</t>
   </si>
   <si>
     <t>RATIFICA AS ALTERAÇÕES REALIZADAS NA 11ª ALTERAÇÃO CONTRATUAL DE CONSÓRCIO PÚBLICO DO CONSORCIO INTERMUNICIPAL DE DESENVOLVIMENTO REGIONAL – CONDER E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1325/07._doacao_bombeiros_motobomba.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1325/07._doacao_bombeiros_motobomba.docx</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR TERMO DE DOAÇÃO DE BEM MÓVEL AO ESTADO DE SANTA CATARINA, POR INTERMÉDIO DO CORPO DE BOMBEIROS MILITAR DE SANTA CATARINA.</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1349/08._projeto_de_lei_doacao_policia_civil.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1349/08._projeto_de_lei_doacao_policia_civil.docx</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR TERMO DE DOAÇÃO DE BENS AO ESTADO DE SANTA CATARINA, POR INTERMÉDIO DA SECRETARIA DE ESTADO DE SEGURANÇA PÚBLICA DE SANTA CATARINA.</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1350/09._projeto_de_lei_patrocinio.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1350/09._projeto_de_lei_patrocinio.docx</t>
   </si>
   <si>
     <t>SÚMULA: DISPÔE SOBRE A DESTINAÇÃO E O RECEBIMENTO DE PATROCÍNIO PELO MUNICÍPIO DE ANCHIETA/SC E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1358/10._projeto_de_lei_criando_dotacao_orcamentaria_especial_2.500.00001.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1358/10._projeto_de_lei_criando_dotacao_orcamentaria_especial_2.500.00001.docx</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROMOVER A ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1359/11._projeto_de_lei_criando_dotacao_orcamentaria_emendas_estaduais_570.00000.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1359/11._projeto_de_lei_criando_dotacao_orcamentaria_emendas_estaduais_570.00000.docx</t>
   </si>
   <si>
     <t>AUTORIZA AO PODER EXECUTIVO MUNICIPAL A SUPLEMENTAR PELO PROVÁVEL EXCESSO DE ARRECADAÇÃO AS AÇÕES QUE NOMEIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1362/12._temo_de_fomento_casa_familiar_rural_guaraciaba.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1362/12._temo_de_fomento_casa_familiar_rural_guaraciaba.docx</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1363/13._criacao_do_fundo_do_idoso.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1363/13._criacao_do_fundo_do_idoso.docx</t>
   </si>
   <si>
     <t>INSTITUÍ O FUNDO MUNICIPAL DO IDOSO DE ANCHIETA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1369/14._doacao_terezinha_carteri.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1369/14._doacao_terezinha_carteri.doc</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE ANCHIETA – SC A RECEBER, EM DOAÇÃO, IMÓVEL DE PROPRIEDADE PARTICULAR CONDENADO PELA DEFESA CIVIL PARA FINS DE UTILIZAÇÃO PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1370/15._projeto_de_lei_doacao_linha_sao_paulo..doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1370/15._projeto_de_lei_doacao_linha_sao_paulo..doc</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE ANCHIETA – SC A RECEBER EM DOAÇÃO, COM ENCARGO, IMÓVEL DE PARTICULAR PARA FINS DE EXECUÇÃO DE OBRA PÚBLICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1371/16._melhoramento_genetico_agricultura.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1371/16._melhoramento_genetico_agricultura.doc</t>
   </si>
   <si>
     <t>INSTITUI INCENTIVOS AGROPECUÁRIOS VOLTADOS AO MELHORAMENTO GENÉTICO BOVINO NO MUNICÍPIO DE ANCHIETA (SC), ALTERA AS LEIS MUNICIPAIS Nº 2.544/2021 E Nº 2.698/2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1378/17._tratamento_de_dejetos.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1378/17._tratamento_de_dejetos.doc</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE ANCHIETA/SC A FIRMAR CONVÊNIO COM O MUNICÍPIO DE PALMA SOLA – SC VISANDO O TRATAMENTO DE ESGOTO SANITÁRIO DOMÉSTICO ATRAVÉS DO USO DA UNIDADE DE TRATAMENTO DE ESGOTO POR ELETROFLOTAÇÃO E COMPOSTAGEM MECANIZADA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1384/18._ppa_2026_-_2029.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1384/18._ppa_2026_-_2029.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DE ANCHIETA PARA O QUADRIÊNIO 2026/2029 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1390/19._balanca_bovina.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1390/19._balanca_bovina.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CEDER BENS À ORGANIZAÇÃO DA SOCIEDADE CIVIL, PARA FOMENTO DA AGRICULTURA FAMILIAR E DA ATIVIDADE DE PEQUENOS AGRICULTORES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1391/20._readequacao_orcamentaria_da_camara.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1391/20._readequacao_orcamentaria_da_camara.doc</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1396/21._ldo_2026.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1396/21._ldo_2026.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO MUNICÍPIO DE ANCHIETA PARA O EXERCÍCIO DE 2026.</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1398/22._repasse_cmeif.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1398/22._repasse_cmeif.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR REPASSE DE RECURSOS FINANCEIROS PARA ORGANIZAÇÃO DA SOCIEDADE CIVIL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1407/23._projeto_de_lei_loa.2026.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1407/23._projeto_de_lei_loa.2026.doc</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ANCHIETA PARA O EXERCÍCIO DE 2026, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1413/24._projeto_de_lei_educacao.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1413/24._projeto_de_lei_educacao.doc</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1412/25._projeto_de__lei_grac.2025.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1412/25._projeto_de__lei_grac.2025.doc</t>
   </si>
   <si>
     <t>CRIA O GRUPO INTEGRADO DE AÇÕES COORDENADAS – GRAC, NO MUNICÍPIO DE ANCHIETA/SC, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1417/26._projeto_de__lei_alteracao_orcamentaria.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1417/26._projeto_de__lei_alteracao_orcamentaria.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL REDUZIR SALDOS DE DOTAÇÕES ORÇAMENTÁRIAS NO ORÇAMENTO VIGENTE E SUPLEMENTAR DOTAÇÕES COM SALDOS INSUFICIENTES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1418/27._lei_sistema_municpal_de_protecao_da_defesa_civil.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1418/27._lei_sistema_municpal_de_protecao_da_defesa_civil.docx</t>
   </si>
   <si>
     <t>CRIA O SISTEMA MUNICIPAL DE PROTEÇÃO E DEFESA CIVIL (SIMPDEC), A COORDENADORIA MUNICIPAL DE PROTEÇÃO E DEFESA CIVIL (COMPDEC), O GRUPO INTEGRADO DE AÇÕES COORDENADAS DE DEFESA CIVIL (GRAC) O CONSELHO MUNICIPAL DE PROTEÇÃO DEFESA CIVIL (CMPDC) E O FUNDO MUNICIPAL DE PROTEÇÃO E DEFESA CIVIL (FUMPDEC), NO MUNICÍPIO DE ANCHIETA/SC, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1422/28._altera_artigos_lei_1.791.2025.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1422/28._altera_artigos_lei_1.791.2025.doc</t>
   </si>
   <si>
     <t>ALTERA O INCISO II, ALÍNEA “B” E ALÍNEA “D” DO ART. 6º DA LEI MUNICIPAL Nº 1.791/10, QUE DISPÕE SOBRE A POLÍTICA MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1427/29._criacao_do_fumtur.doc</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1427/29._criacao_do_fumtur.doc</t>
   </si>
   <si>
     <t>INSTITUI O FUNDO MUNICIPAL DE TURISMO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
     <t>PRELO</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA A LEI ORGÂNICA</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1368/01._proposta_de_emenda_a_lei_organica.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1368/01._proposta_de_emenda_a_lei_organica.docx</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1305/requerimento_no01_terreno_habitacao.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1305/requerimento_no01_terreno_habitacao.docx</t>
   </si>
   <si>
     <t>SEJA ADQUIRIDO TERRENO PARA HABITAÇÃO, REALIZADA JUNÇÃO DOS TERRENOS RESTANTES DO CONJUNTO HABITACIONAL BEM VIVER E COLOCADOS A DISPOSIÇÃO DAS FAMÍLIAS QUE PRECISAM.</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1342/requerimento_no02_ciclofaixa_bairro_cantu.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1342/requerimento_no02_ciclofaixa_bairro_cantu.docx</t>
   </si>
   <si>
     <t>SEJA REALIZADO ELABORAÇÃO DE PROJETO E POSTERIOR PEDIDO DE LIBERAÇÃO JUNTO A SECRETARIA DE INFRAESTRUTURA DO ESTADO PARA A IMPLEMENTAÇÃO DE UMA CICLOFAIXA LIGANDO O TREVO PRINCIPAL DA CIDADE ATÉ O AUTO POSTO ANCHIETA PELA SC-305.</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1343/requerimento_no03_sao_jose_e_sao_marcos.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1343/requerimento_no03_sao_jose_e_sao_marcos.docx</t>
   </si>
   <si>
     <t>SEJA PROVIDENCIADA A EXECUÇÃO DE MELHORIAS NAS ENTRADAS DA SC-161, QUE DÁ ACESSO À COMUNIDADE DA LINHA SÃO JOSÉ, E DA SC-305, QUE DÁ ACESSO À LINHA SÃO MARCOS.</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1344/requerimento_no04_lixeiras.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1344/requerimento_no04_lixeiras.docx</t>
   </si>
   <si>
     <t>SEJA AMPLIADA A QUANTIDADE DE LIXEIRAS FECHADAS COLOCADAS EM LOCAIS NA CIDADE E BAIRROS QUE AINDA NÃO POSSUEM.</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
-    <t>https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1374/requerimento_no05_caravelhos.docx</t>
+    <t>http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1374/requerimento_no05_caravelhos.docx</t>
   </si>
   <si>
     <t>Apresentação de Projeto de Lei para conceder o Título de Utilidade Pública à ASSOCIAÇÃO DE CARROS ANTIGOS OS CARAVELHOS, com sede no Rua Mato Grosso, 421, Centro, Município de Anchieta, Estado de Santa Catarina, inscrita no Cadastro Nacional de Pessoa Jurídica nº 46.387.702/0001-70, sem fins lucrativos, declarada de Utilidade Pública em todo o território do Estado de Santa Catarina, incluindo-a no Anexo Único da Lei que “Consolida os atos normativos que concedem o Título de Utilidade Pública estadual no âmbito do Estado de Santa Catarina.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1548,67 +1548,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1298/emenda_modificativa_do_projeto_de_lei_no04.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1328/emenda_modificativa_projeto_de_lei_complementar_no01.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1355/emenda.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1377/proposta_de_emenda_ao_projeto_de_lei_no14.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1399/05._proposta_de_emenda_ao_projeto_de_lei_no22.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1406/06._proposta_de_emenda_ao_projeto_de_lei_complementar_no07.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1415/07._proposta_de_emenda_ao_projeto_de_lei__no25.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1375/01._proposta_de_emenda_a_lei_organica.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1310/indicacao_no01_georreferenciamento.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1312/indicacao_no02_melhoria_rede_eletrica_e_iluminacao.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1322/indicacao_no03_cemiterio.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1327/indicacao_no04_plantio_de_flores.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1338/indicacao_no05_brucelose_e_tuberculose_1.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1339/indicacao_no06_asfaltamento_rui_barbosa_2.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1347/indicacao_no07_uniformes.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1356/indicacao_no08_lombada_e_rotatoria.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1367/indicacao_no09.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1394/indicacao_no10_poda_de_galhos.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1401/indicacao_n11_abrigo_de_passageiros.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1402/indicacao_no12_refugio_e_abrigo.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1405/indicacao_n13_lombada_xavantes.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1428/indicacao_n14_academias_ao_ar_livre.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1315/mocao_apelo_no01.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1329/mocao_de_aplauso_no02_idosos.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1332/mocao_apelo_no03_casan.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1345/mocao_de_apelo_no04_trevo_sc.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1351/mocao_de_condolencias_no_05.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1357/mocao_apelo_no06_implantar_campus_da_uffs_no_extremo_oeste.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1361/mocao_de_apelo_no07_policia_militar.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1366/mocao_de_apelo_no08_policia_militar.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1373/mocao_de_aplausos_no09_projeto_catarinas_intinerantes.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1376/mocao_de_apelo_no10_pet-scan.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1385/mocao_de_apelo_no11_preco_do_leite.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1386/mocao_de_aplausos_no12_caravelhos.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1387/mocao_de_apoio_no13_convocacao_de_suplentes.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1397/mocao_de_apelo_no_14.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1420/mocao_de_aplausos_no_15_amor_a_vida_4.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1425/mocao_de_aplausos_no16_chape.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1426/mocao_de_apoio_no17_implantacao_de_hospital_universitario.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1431/mocao_de_aplausos_no_18_delmira.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1354/parecer_juridico_ao_projeto_de_lei_no09.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1365/parecer_juridico_ao_projeto_de_lei_do_legislativo_no06.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1288/projeto_de_decreto_legislativo_n01_renumeracao_de_lei.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1300/decreto_legislativo_no02_regulamenta_lei_complementar_no132.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1318/decreto_legislativo_no04_renumerar_e_republicar_emendas.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1320/decreto_legislativo_no05__titulo_de_cidadao_honorario.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1323/decreto_legislativo_no06_titulo_cidadao_honorario.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1429/decreto_legislativo_no07_renumerar_e_republicar_emendas_a_lei_organica.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1430/decreto_legislativo_no08_titulo_cidadao_honorario.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1290/resolucao__no01_comissoes_2025.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1291/resolucao__no_02_transferencia_de_bens.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1306/resolucao_no03_parlamento_jovem.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1317/resolucao_no04_comissoes_temporarias.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1388/resolucao__no_05_transferencia_de_bens.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1326/01.complementar_alteracaoescolaridade_111_2022.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1364/02._complementar_plano_de_educacao.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1372/03._complementar_codigo_de_obras_licenciamento_de_obra_na_agricultura.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1379/04._complementar_conselho_do_idoso.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1383/05._projeto_de_lei_complementar_regulamentacao_do_art.13-a_da_lei_organica_municipal.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1389/06._complementar_isencao_contribuicao_de_melhoria.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1403/07._refis_2025.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1404/08._alteracao_area_urbana_matricula_8.1785.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1411/09._projeto_de_lei_educacao.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1416/10._projeto_de_lei_educacao.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1424/11._projeto_de_lei_complementar_refis_novo.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1289/projeto_de_lei_do_legislativo_n01_reajuste_dos_servidores.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1292/projeto_de_lei_do_legislativo_no02_documentoss.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1294/projeto_de_lei_do_legislativo_no03_conder.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1295/projeto_de_lei_do_legislativo_no04__isencao_de_taxa_para_doadores.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1307/projeto_de_lei_legislativo_no05_parlamento_jovem.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1352/projeto_de_lei_do_legislativo_no06_institui_o_selo_empresa_amiga.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1286/01._pl_-_revisao_servidores.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1287/02._pl_-_auxilio_alimentacao.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1296/projeto_de_lei_no03_apae.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1308/04._pl_fmdc.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1309/05._pl_alteracao_cressim.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1324/06._alteracao_conder.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1325/07._doacao_bombeiros_motobomba.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1349/08._projeto_de_lei_doacao_policia_civil.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1350/09._projeto_de_lei_patrocinio.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1358/10._projeto_de_lei_criando_dotacao_orcamentaria_especial_2.500.00001.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1359/11._projeto_de_lei_criando_dotacao_orcamentaria_emendas_estaduais_570.00000.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1362/12._temo_de_fomento_casa_familiar_rural_guaraciaba.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1363/13._criacao_do_fundo_do_idoso.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1369/14._doacao_terezinha_carteri.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1370/15._projeto_de_lei_doacao_linha_sao_paulo..doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1371/16._melhoramento_genetico_agricultura.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1378/17._tratamento_de_dejetos.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1384/18._ppa_2026_-_2029.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1390/19._balanca_bovina.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1391/20._readequacao_orcamentaria_da_camara.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1396/21._ldo_2026.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1398/22._repasse_cmeif.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1407/23._projeto_de_lei_loa.2026.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1413/24._projeto_de_lei_educacao.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1412/25._projeto_de__lei_grac.2025.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1417/26._projeto_de__lei_alteracao_orcamentaria.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1418/27._lei_sistema_municpal_de_protecao_da_defesa_civil.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1422/28._altera_artigos_lei_1.791.2025.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1427/29._criacao_do_fumtur.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1368/01._proposta_de_emenda_a_lei_organica.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1305/requerimento_no01_terreno_habitacao.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1342/requerimento_no02_ciclofaixa_bairro_cantu.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1343/requerimento_no03_sao_jose_e_sao_marcos.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1344/requerimento_no04_lixeiras.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1374/requerimento_no05_caravelhos.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1298/emenda_modificativa_do_projeto_de_lei_no04.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1328/emenda_modificativa_projeto_de_lei_complementar_no01.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1355/emenda.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1377/proposta_de_emenda_ao_projeto_de_lei_no14.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1399/05._proposta_de_emenda_ao_projeto_de_lei_no22.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1406/06._proposta_de_emenda_ao_projeto_de_lei_complementar_no07.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1415/07._proposta_de_emenda_ao_projeto_de_lei__no25.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1375/01._proposta_de_emenda_a_lei_organica.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1310/indicacao_no01_georreferenciamento.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1312/indicacao_no02_melhoria_rede_eletrica_e_iluminacao.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1322/indicacao_no03_cemiterio.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1327/indicacao_no04_plantio_de_flores.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1338/indicacao_no05_brucelose_e_tuberculose_1.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1339/indicacao_no06_asfaltamento_rui_barbosa_2.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1347/indicacao_no07_uniformes.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1356/indicacao_no08_lombada_e_rotatoria.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1367/indicacao_no09.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1394/indicacao_no10_poda_de_galhos.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1401/indicacao_n11_abrigo_de_passageiros.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1402/indicacao_no12_refugio_e_abrigo.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1405/indicacao_n13_lombada_xavantes.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1428/indicacao_n14_academias_ao_ar_livre.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1315/mocao_apelo_no01.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1329/mocao_de_aplauso_no02_idosos.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1332/mocao_apelo_no03_casan.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1345/mocao_de_apelo_no04_trevo_sc.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1351/mocao_de_condolencias_no_05.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1357/mocao_apelo_no06_implantar_campus_da_uffs_no_extremo_oeste.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1361/mocao_de_apelo_no07_policia_militar.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1366/mocao_de_apelo_no08_policia_militar.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1373/mocao_de_aplausos_no09_projeto_catarinas_intinerantes.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1376/mocao_de_apelo_no10_pet-scan.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1385/mocao_de_apelo_no11_preco_do_leite.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1386/mocao_de_aplausos_no12_caravelhos.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1387/mocao_de_apoio_no13_convocacao_de_suplentes.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1397/mocao_de_apelo_no_14.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1420/mocao_de_aplausos_no_15_amor_a_vida_4.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1425/mocao_de_aplausos_no16_chape.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1426/mocao_de_apoio_no17_implantacao_de_hospital_universitario.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1431/mocao_de_aplausos_no_18_delmira.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1354/parecer_juridico_ao_projeto_de_lei_no09.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1365/parecer_juridico_ao_projeto_de_lei_do_legislativo_no06.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1288/projeto_de_decreto_legislativo_n01_renumeracao_de_lei.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1300/decreto_legislativo_no02_regulamenta_lei_complementar_no132.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1318/decreto_legislativo_no04_renumerar_e_republicar_emendas.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1320/decreto_legislativo_no05__titulo_de_cidadao_honorario.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1323/decreto_legislativo_no06_titulo_cidadao_honorario.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1429/decreto_legislativo_no07_renumerar_e_republicar_emendas_a_lei_organica.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1430/decreto_legislativo_no08_titulo_cidadao_honorario.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1290/resolucao__no01_comissoes_2025.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1291/resolucao__no_02_transferencia_de_bens.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1306/resolucao_no03_parlamento_jovem.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1317/resolucao_no04_comissoes_temporarias.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1388/resolucao__no_05_transferencia_de_bens.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1326/01.complementar_alteracaoescolaridade_111_2022.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1364/02._complementar_plano_de_educacao.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1372/03._complementar_codigo_de_obras_licenciamento_de_obra_na_agricultura.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1379/04._complementar_conselho_do_idoso.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1383/05._projeto_de_lei_complementar_regulamentacao_do_art.13-a_da_lei_organica_municipal.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1389/06._complementar_isencao_contribuicao_de_melhoria.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1403/07._refis_2025.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1404/08._alteracao_area_urbana_matricula_8.1785.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1411/09._projeto_de_lei_educacao.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1416/10._projeto_de_lei_educacao.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1424/11._projeto_de_lei_complementar_refis_novo.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1289/projeto_de_lei_do_legislativo_n01_reajuste_dos_servidores.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1292/projeto_de_lei_do_legislativo_no02_documentoss.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1294/projeto_de_lei_do_legislativo_no03_conder.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1295/projeto_de_lei_do_legislativo_no04__isencao_de_taxa_para_doadores.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1307/projeto_de_lei_legislativo_no05_parlamento_jovem.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1352/projeto_de_lei_do_legislativo_no06_institui_o_selo_empresa_amiga.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1286/01._pl_-_revisao_servidores.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1287/02._pl_-_auxilio_alimentacao.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1296/projeto_de_lei_no03_apae.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1308/04._pl_fmdc.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1309/05._pl_alteracao_cressim.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1324/06._alteracao_conder.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1325/07._doacao_bombeiros_motobomba.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1349/08._projeto_de_lei_doacao_policia_civil.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1350/09._projeto_de_lei_patrocinio.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1358/10._projeto_de_lei_criando_dotacao_orcamentaria_especial_2.500.00001.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1359/11._projeto_de_lei_criando_dotacao_orcamentaria_emendas_estaduais_570.00000.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1362/12._temo_de_fomento_casa_familiar_rural_guaraciaba.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1363/13._criacao_do_fundo_do_idoso.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1369/14._doacao_terezinha_carteri.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1370/15._projeto_de_lei_doacao_linha_sao_paulo..doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1371/16._melhoramento_genetico_agricultura.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1378/17._tratamento_de_dejetos.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1384/18._ppa_2026_-_2029.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1390/19._balanca_bovina.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1391/20._readequacao_orcamentaria_da_camara.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1396/21._ldo_2026.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1398/22._repasse_cmeif.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1407/23._projeto_de_lei_loa.2026.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1413/24._projeto_de_lei_educacao.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1412/25._projeto_de__lei_grac.2025.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1417/26._projeto_de__lei_alteracao_orcamentaria.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1418/27._lei_sistema_municpal_de_protecao_da_defesa_civil.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1422/28._altera_artigos_lei_1.791.2025.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1427/29._criacao_do_fumtur.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1368/01._proposta_de_emenda_a_lei_organica.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1305/requerimento_no01_terreno_habitacao.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1342/requerimento_no02_ciclofaixa_bairro_cantu.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1343/requerimento_no03_sao_jose_e_sao_marcos.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1344/requerimento_no04_lixeiras.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.anchieta.sc.leg.br/media/sapl/public/materialegislativa/2025/1374/requerimento_no05_caravelhos.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H107"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="35.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="26.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="158.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="157.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>